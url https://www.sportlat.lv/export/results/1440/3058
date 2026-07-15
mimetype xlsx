--- v0 (2025-10-04)
+++ v1 (2026-07-15)
@@ -467,51 +467,51 @@
   <si>
     <t>Keita</t>
   </si>
   <si>
     <t>Upeniece</t>
   </si>
   <si>
     <t>Liepājas rajona sporta skola</t>
   </si>
   <si>
     <t>Aizpute</t>
   </si>
   <si>
     <t>0:21:48</t>
   </si>
   <si>
     <t>0:21:30</t>
   </si>
   <si>
     <t>00:21:43.35</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
-    <t>Strautins</t>
+    <t>Strautiņš</t>
   </si>
   <si>
     <t>Maratona klubs</t>
   </si>
   <si>
     <t>Liepaja</t>
   </si>
   <si>
     <t>0:21:57</t>
   </si>
   <si>
     <t>00:21:45.30</t>
   </si>
   <si>
     <t>Raivo</t>
   </si>
   <si>
     <t>Liekmanis</t>
   </si>
   <si>
     <t>MARATONA KLUBS</t>
   </si>
   <si>
     <t>Nīkrāce</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>0:23:51</t>
   </si>
   <si>
     <t>00:23:53.49</t>
   </si>
   <si>
     <t>Betija</t>
   </si>
   <si>
     <t>Grabovske</t>
   </si>
   <si>
     <t>0:24:11</t>
   </si>
   <si>
     <t>0:23:50</t>
   </si>
   <si>
     <t>00:23:50.35</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:24:33</t>
   </si>
   <si>
     <t>00:24:21.86</t>
   </si>
   <si>
     <t>Armands</t>
   </si>
   <si>
     <t>Zāle</t>
   </si>
   <si>
     <t>Ventspils novada BJSS</t>
   </si>
   <si>
     <t>0:24:41</t>
   </si>
   <si>
     <t>0:24:15</t>
   </si>
   <si>
     <t>00:24:24.36</t>
   </si>
@@ -3588,51 +3588,53 @@
         <v>145</v>
       </c>
       <c r="F25" t="s">
         <v>146</v>
       </c>
       <c r="G25" t="s">
         <v>61</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
       <c r="I25" t="s">
         <v>147</v>
       </c>
       <c r="J25" t="s">
         <v>148</v>
       </c>
       <c r="K25" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
-      <c r="B26"/>
+      <c r="B26" t="s">
+        <v>11</v>
+      </c>
       <c r="C26" t="s">
         <v>150</v>
       </c>
       <c r="D26" t="s">
         <v>151</v>
       </c>
       <c r="E26" t="s">
         <v>152</v>
       </c>
       <c r="F26" t="s">
         <v>153</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="s">
         <v>154</v>
       </c>
       <c r="J26" t="s">
         <v>130</v>
       </c>
       <c r="K26" t="s">
@@ -5253,51 +5255,53 @@
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>126</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>400</v>
       </c>
       <c r="J74" t="s">
         <v>401</v>
       </c>
       <c r="K74" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
-      <c r="B75"/>
+      <c r="B75" t="s">
+        <v>11</v>
+      </c>
       <c r="C75" t="s">
         <v>403</v>
       </c>
       <c r="D75" t="s">
         <v>404</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>146</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
       <c r="I75" t="s">
         <v>405</v>
       </c>
       <c r="J75" t="s">
         <v>406</v>
       </c>
       <c r="K75" t="s">
         <v>407</v>
       </c>