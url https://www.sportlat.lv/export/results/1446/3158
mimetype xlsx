--- v0 (2025-11-19)
+++ v1 (2026-09-23)
@@ -2066,51 +2066,51 @@
   <si>
     <t>00:30:46.45</t>
   </si>
   <si>
     <t>Inga</t>
   </si>
   <si>
     <t>Andriksone</t>
   </si>
   <si>
     <t>00:31:18.60</t>
   </si>
   <si>
     <t>0:15:41</t>
   </si>
   <si>
     <t>0:31:19</t>
   </si>
   <si>
     <t>00:31:09.90</t>
   </si>
   <si>
     <t>Alise</t>
   </si>
   <si>
-    <t>Reimane</t>
+    <t>Jēkabsone</t>
   </si>
   <si>
     <t>Kuldīga</t>
   </si>
   <si>
     <t>00:31:39.40</t>
   </si>
   <si>
     <t>0:31:40</t>
   </si>
   <si>
     <t>00:31:33.10</t>
   </si>
   <si>
     <t>Tīna</t>
   </si>
   <si>
     <t>Pauriņa</t>
   </si>
   <si>
     <t>Tīnūži</t>
   </si>
   <si>
     <t>00:31:48.35</t>
   </si>
@@ -6886,51 +6886,53 @@
         <v>32</v>
       </c>
       <c r="G110" t="s">
         <v>101</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110" t="s">
         <v>679</v>
       </c>
       <c r="J110" t="s">
         <v>680</v>
       </c>
       <c r="K110" t="s">
         <v>681</v>
       </c>
       <c r="L110" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>110</v>
       </c>
-      <c r="B111"/>
+      <c r="B111" t="s">
+        <v>12</v>
+      </c>
       <c r="C111" t="s">
         <v>683</v>
       </c>
       <c r="D111" t="s">
         <v>684</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>685</v>
       </c>
       <c r="G111" t="s">
         <v>101</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="s">
         <v>686</v>
       </c>
       <c r="J111" t="s">
         <v>657</v>
       </c>
       <c r="K111" t="s">
         <v>687</v>
       </c>