--- v0 (2025-11-19)
+++ v1 (2026-08-25)
@@ -13561,51 +13561,53 @@
         <v>32</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
       <c r="H238">
         <v>2</v>
       </c>
       <c r="I238" t="s">
         <v>1371</v>
       </c>
       <c r="J238" t="s">
         <v>1372</v>
       </c>
       <c r="K238" t="s">
         <v>1373</v>
       </c>
       <c r="L238" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
         <v>238</v>
       </c>
-      <c r="B239"/>
+      <c r="B239" t="s">
+        <v>12</v>
+      </c>
       <c r="C239" t="s">
         <v>1375</v>
       </c>
       <c r="D239" t="s">
         <v>1376</v>
       </c>
       <c r="E239" t="s">
         <v>1377</v>
       </c>
       <c r="F239" t="s">
         <v>1378</v>
       </c>
       <c r="G239" t="s">
         <v>48</v>
       </c>
       <c r="H239">
         <v>2</v>
       </c>
       <c r="I239" t="s">
         <v>1379</v>
       </c>
       <c r="J239" t="s">
         <v>1372</v>
       </c>
       <c r="K239" t="s">