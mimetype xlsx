--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -2093,51 +2093,53 @@
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
       <c r="K10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11" t="s">
         <v>26</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
         <v>54</v>
       </c>
       <c r="K11" t="s">
         <v>54</v>
       </c>
@@ -2229,51 +2231,53 @@
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>66</v>
       </c>
       <c r="J14" t="s">
         <v>66</v>
       </c>
       <c r="K14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15"/>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>69</v>
       </c>
       <c r="J15" t="s">
         <v>69</v>
       </c>
       <c r="K15" t="s">
         <v>69</v>
       </c>