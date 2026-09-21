--- v0 (2025-10-03)
+++ v1 (2026-09-21)
@@ -6237,51 +6237,53 @@
         <v>115</v>
       </c>
       <c r="F88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
         <v>28</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>365</v>
       </c>
       <c r="J88" t="s">
         <v>303</v>
       </c>
       <c r="K88" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="s">
+        <v>11</v>
+      </c>
       <c r="C89" t="s">
         <v>357</v>
       </c>
       <c r="D89" t="s">
         <v>101</v>
       </c>
       <c r="E89" t="s">
         <v>366</v>
       </c>
       <c r="F89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
         <v>28</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>367</v>
       </c>
       <c r="J89" t="s">
         <v>368</v>
       </c>
       <c r="K89" t="s">