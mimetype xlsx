--- v0 (2025-11-15)
+++ v1 (2026-08-08)
@@ -7102,51 +7102,53 @@
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>337</v>
       </c>
       <c r="G61" t="s">
         <v>193</v>
       </c>
       <c r="H61">
         <v>2</v>
       </c>
       <c r="I61" t="s">
         <v>338</v>
       </c>
       <c r="J61" t="s">
         <v>302</v>
       </c>
       <c r="K61" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
-      <c r="B62"/>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
       <c r="C62" t="s">
         <v>340</v>
       </c>
       <c r="D62" t="s">
         <v>341</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>30</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62">
         <v>2</v>
       </c>
       <c r="I62" t="s">
         <v>342</v>
       </c>
       <c r="J62" t="s">
         <v>343</v>
       </c>
       <c r="K62" t="s">
         <v>344</v>
       </c>
@@ -13238,51 +13240,53 @@
         <v>1110</v>
       </c>
       <c r="F245" t="s">
         <v>938</v>
       </c>
       <c r="G245" t="s">
         <v>377</v>
       </c>
       <c r="H245">
         <v>2</v>
       </c>
       <c r="I245" t="s">
         <v>1111</v>
       </c>
       <c r="J245" t="s">
         <v>1112</v>
       </c>
       <c r="K245" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
-      <c r="B246"/>
+      <c r="B246" t="s">
+        <v>11</v>
+      </c>
       <c r="C246" t="s">
         <v>1114</v>
       </c>
       <c r="D246" t="s">
         <v>171</v>
       </c>
       <c r="E246"/>
       <c r="F246" t="s">
         <v>192</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246">
         <v>2</v>
       </c>
       <c r="I246" t="s">
         <v>1115</v>
       </c>
       <c r="J246" t="s">
         <v>652</v>
       </c>
       <c r="K246" t="s">
         <v>1116</v>
       </c>