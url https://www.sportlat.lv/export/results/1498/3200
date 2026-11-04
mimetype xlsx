--- v1 (2026-05-07)
+++ v2 (2026-11-04)
@@ -401,51 +401,51 @@
   <si>
     <t>Lūse</t>
   </si>
   <si>
     <t>Carnikavas Sporta centrs</t>
   </si>
   <si>
     <t>Carnikava</t>
   </si>
   <si>
     <t>SK50</t>
   </si>
   <si>
     <t>00:46:33</t>
   </si>
   <si>
     <t>00:23:07</t>
   </si>
   <si>
     <t>00:23:26</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body Factory</t>
   </si>
   <si>
     <t>SK40</t>
   </si>
   <si>
     <t>00:46:55</t>
   </si>
   <si>
     <t>00:23:25</t>
   </si>
   <si>
     <t>00:23:31</t>
   </si>
   <si>
     <t>Juris</t>
   </si>
   <si>
     <t>Sēnelis</t>
   </si>
   <si>
     <t>00:47:04</t>
   </si>