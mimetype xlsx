--- v0 (2025-11-28)
+++ v1 (2026-05-07)
@@ -3886,51 +3886,53 @@
         <v>32</v>
       </c>
       <c r="G50" t="s">
         <v>116</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" t="s">
         <v>290</v>
       </c>
       <c r="J50" t="s">
         <v>291</v>
       </c>
       <c r="K50" t="s">
         <v>292</v>
       </c>
       <c r="L50" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
       <c r="C51" t="s">
         <v>293</v>
       </c>
       <c r="D51" t="s">
         <v>294</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>108</v>
       </c>
       <c r="G51" t="s">
         <v>116</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" t="s">
         <v>295</v>
       </c>
       <c r="J51" t="s">
         <v>296</v>
       </c>
       <c r="K51" t="s">
         <v>285</v>
       </c>