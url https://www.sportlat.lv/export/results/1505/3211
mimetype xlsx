--- v0 (2025-10-08)
+++ v1 (2026-08-07)
@@ -1427,51 +1427,51 @@
   <si>
     <t>2:52:21</t>
   </si>
   <si>
     <t>0:32:01</t>
   </si>
   <si>
     <t>0:03:44</t>
   </si>
   <si>
     <t>1:16:09</t>
   </si>
   <si>
     <t>0:03:29</t>
   </si>
   <si>
     <t>0:56:59</t>
   </si>
   <si>
     <t>02:52:20.08</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>3:05:59</t>
   </si>
   <si>
     <t>0:39:14</t>
   </si>
   <si>
     <t>1:20:28</t>
   </si>
   <si>
     <t>1:04:37</t>
   </si>
   <si>
     <t>03:05:58.78</t>
   </si>
   <si>
     <t>Ivars</t>
   </si>
   <si>
     <t>Jankovskis</t>
   </si>
   <si>
     <t>DNF</t>
   </si>