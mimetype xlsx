--- v0 (2025-11-09)
+++ v1 (2026-07-18)
@@ -857,51 +857,51 @@
   <si>
     <t>Jūrmala</t>
   </si>
   <si>
     <t>1:37:12</t>
   </si>
   <si>
     <t>0:16:36</t>
   </si>
   <si>
     <t>0:00:41</t>
   </si>
   <si>
     <t>0:48:24</t>
   </si>
   <si>
     <t>0:30:51</t>
   </si>
   <si>
     <t>01:37:11.24</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:46:27</t>
   </si>
   <si>
     <t>0:24:03</t>
   </si>
   <si>
     <t>0:51:24</t>
   </si>
   <si>
     <t>0:00:39</t>
   </si>
   <si>
     <t>0:29:32</t>
   </si>
   <si>
     <t>01:46:26.94</t>
   </si>
   <si>
     <t>Anete</t>
   </si>
   <si>
     <t>Ābelniece</t>
   </si>