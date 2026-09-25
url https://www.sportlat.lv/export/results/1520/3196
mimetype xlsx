--- v0 (2025-11-08)
+++ v1 (2026-09-25)
@@ -2209,51 +2209,53 @@
         <v>28</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="s">
         <v>147</v>
       </c>
       <c r="J19" t="s">
         <v>148</v>
       </c>
       <c r="K19" t="s">
         <v>149</v>
       </c>
       <c r="L19" t="s">
         <v>150</v>
       </c>
       <c r="M19" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
       <c r="C20" t="s">
         <v>152</v>
       </c>
       <c r="D20" t="s">
         <v>153</v>
       </c>
       <c r="E20" t="s">
         <v>154</v>
       </c>
       <c r="F20" t="s">
         <v>155</v>
       </c>
       <c r="G20" t="s">
         <v>44</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="s">
         <v>156</v>
       </c>
       <c r="J20" t="s">
         <v>157</v>
       </c>
       <c r="K20" t="s">