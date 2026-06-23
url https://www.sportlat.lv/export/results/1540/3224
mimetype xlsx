--- v0 (2025-11-04)
+++ v1 (2026-06-23)
@@ -1754,51 +1754,51 @@
   <si>
     <t>00:50:45</t>
   </si>
   <si>
     <t>Aldis</t>
   </si>
   <si>
     <t>Putniņš</t>
   </si>
   <si>
     <t>00:51:11</t>
   </si>
   <si>
     <t>00:24:43</t>
   </si>
   <si>
     <t>00:25:36</t>
   </si>
   <si>
     <t>00:51:05</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>00:51:30</t>
   </si>
   <si>
     <t>00:26:15</t>
   </si>
   <si>
     <t>00:51:27</t>
   </si>
   <si>
     <t>00:51:45</t>
   </si>
   <si>
     <t>00:24:01</t>
   </si>
   <si>
     <t>00:26:42</t>
   </si>
   <si>
     <t>00:51:39</t>
   </si>
   <si>
     <t>Marika</t>
   </si>