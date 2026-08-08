--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -4993,51 +4993,53 @@
         <v>15</v>
       </c>
       <c r="G68" t="s">
         <v>420</v>
       </c>
       <c r="H68">
         <v>3</v>
       </c>
       <c r="I68" t="s">
         <v>421</v>
       </c>
       <c r="J68" t="s">
         <v>422</v>
       </c>
       <c r="K68" t="s">
         <v>423</v>
       </c>
       <c r="L68" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>68</v>
       </c>
-      <c r="B69"/>
+      <c r="B69" t="s">
+        <v>12</v>
+      </c>
       <c r="C69" t="s">
         <v>425</v>
       </c>
       <c r="D69" t="s">
         <v>426</v>
       </c>
       <c r="E69" t="s">
         <v>86</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>72</v>
       </c>
       <c r="H69">
         <v>3</v>
       </c>
       <c r="I69" t="s">
         <v>421</v>
       </c>
       <c r="J69" t="s">
         <v>403</v>
       </c>
       <c r="K69" t="s">
         <v>427</v>
       </c>