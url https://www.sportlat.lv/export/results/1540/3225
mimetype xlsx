--- v0 (2025-10-02)
+++ v1 (2026-07-01)
@@ -2925,51 +2925,53 @@
         <v>104</v>
       </c>
       <c r="F17" t="s">
         <v>105</v>
       </c>
       <c r="G17" t="s">
         <v>63</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="s">
         <v>106</v>
       </c>
       <c r="J17" t="s">
         <v>100</v>
       </c>
       <c r="K17" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
-      <c r="B18"/>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
       <c r="C18" t="s">
         <v>108</v>
       </c>
       <c r="D18" t="s">
         <v>109</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
         <v>110</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="s">
         <v>111</v>
       </c>
       <c r="J18" t="s">
         <v>112</v>
       </c>
       <c r="K18" t="s">
@@ -4192,51 +4194,53 @@
         <v>274</v>
       </c>
       <c r="F54" t="s">
         <v>33</v>
       </c>
       <c r="G54" t="s">
         <v>162</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54" t="s">
         <v>275</v>
       </c>
       <c r="J54" t="s">
         <v>276</v>
       </c>
       <c r="K54" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
-      <c r="B55"/>
+      <c r="B55" t="s">
+        <v>11</v>
+      </c>
       <c r="C55" t="s">
         <v>278</v>
       </c>
       <c r="D55" t="s">
         <v>279</v>
       </c>
       <c r="E55" t="s">
         <v>104</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55" t="s">
         <v>280</v>
       </c>
       <c r="J55" t="s">
         <v>281</v>
       </c>
       <c r="K55" t="s">