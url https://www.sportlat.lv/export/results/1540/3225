--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -341,51 +341,51 @@
   <si>
     <t>00:21:19</t>
   </si>
   <si>
     <t>Daniels</t>
   </si>
   <si>
     <t>Lagzdiņš</t>
   </si>
   <si>
     <t>Liepājas rajona sporta skola</t>
   </si>
   <si>
     <t>Aizpute</t>
   </si>
   <si>
     <t>00:21:24</t>
   </si>
   <si>
     <t>00:21:17</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
-    <t>Strautins</t>
+    <t>Strautiņš</t>
   </si>
   <si>
     <t>Liepaja</t>
   </si>
   <si>
     <t>00:21:39</t>
   </si>
   <si>
     <t>00:20:55</t>
   </si>
   <si>
     <t>00:21:35</t>
   </si>
   <si>
     <t>Viesturs</t>
   </si>
   <si>
     <t>Gerke</t>
   </si>
   <si>
     <t>Ventspils novada BJSS</t>
   </si>
   <si>
     <t>Pope</t>
   </si>