--- v0 (2025-11-04)
+++ v1 (2026-08-07)
@@ -4927,51 +4927,53 @@
         <v>278</v>
       </c>
       <c r="F74" t="s">
         <v>279</v>
       </c>
       <c r="G74" t="s">
         <v>53</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>280</v>
       </c>
       <c r="J74" t="s">
         <v>280</v>
       </c>
       <c r="K74" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
-      <c r="B75"/>
+      <c r="B75" t="s">
+        <v>11</v>
+      </c>
       <c r="C75" t="s">
         <v>281</v>
       </c>
       <c r="D75" t="s">
         <v>282</v>
       </c>
       <c r="E75" t="s">
         <v>283</v>
       </c>
       <c r="F75" t="s">
         <v>284</v>
       </c>
       <c r="G75" t="s">
         <v>285</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
       <c r="I75" t="s">
         <v>286</v>
       </c>
       <c r="J75" t="s">
         <v>286</v>
       </c>
       <c r="K75" t="s">