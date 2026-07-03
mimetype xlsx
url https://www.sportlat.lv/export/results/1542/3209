--- v0 (2025-10-07)
+++ v1 (2026-07-03)
@@ -728,51 +728,51 @@
   <si>
     <t>Skrunda</t>
   </si>
   <si>
     <t>00:24:15</t>
   </si>
   <si>
     <t>Grundmanis</t>
   </si>
   <si>
     <t>00:24:23</t>
   </si>
   <si>
     <t>Uldis</t>
   </si>
   <si>
     <t>Poņemeckis</t>
   </si>
   <si>
     <t>00:24:25</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Mārīte</t>
   </si>
   <si>
     <t>Bērziņa</t>
   </si>
   <si>
     <t>00:24:28</t>
   </si>
   <si>
     <t>Gita</t>
   </si>
   <si>
     <t>Brante</t>
   </si>
   <si>
     <t>MRC</t>
   </si>
   <si>
     <t>00:24:35</t>
   </si>
   <si>
     <t>Ivars</t>
   </si>