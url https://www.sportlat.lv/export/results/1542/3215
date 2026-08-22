--- v0 (2025-10-09)
+++ v1 (2026-08-22)
@@ -62,60 +62,60 @@
   <si>
     <t>Finišs</t>
   </si>
   <si>
     <t>1. aplis</t>
   </si>
   <si>
     <t>Tīrais rez.</t>
   </si>
   <si>
     <t>Ralfs</t>
   </si>
   <si>
     <t>Bože</t>
   </si>
   <si>
     <t>Kuldīga</t>
   </si>
   <si>
     <t>VB2.</t>
   </si>
   <si>
     <t>00:00:01</t>
   </si>
   <si>
+    <t>LAT</t>
+  </si>
+  <si>
     <t>Rihards</t>
   </si>
   <si>
     <t>Zaķis</t>
   </si>
   <si>
     <t>VB1</t>
-  </si>
-[...1 lines deleted...]
-    <t>LAT</t>
   </si>
   <si>
     <t>Olafs</t>
   </si>
   <si>
     <t>Egle</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Elisa</t>
   </si>
   <si>
     <t>SB1</t>
   </si>
   <si>
     <t>Meldra</t>
   </si>
   <si>
     <t>Astiča</t>
   </si>
   <si>
     <t>MA</t>
   </si>
@@ -1624,184 +1624,186 @@
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>45</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
       <c r="J3" t="s">
         <v>15</v>
       </c>
       <c r="K3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
       <c r="J4" t="s">
         <v>15</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
       <c r="J5" t="s">
         <v>15</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
@@ -2018,51 +2020,51 @@
         <v>15</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
@@ -2104,97 +2106,97 @@
       </c>
       <c r="F17" t="s">
         <v>56</v>
       </c>
       <c r="G17" t="s">
         <v>34</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>58</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
@@ -2263,245 +2265,245 @@
       <c r="E22"/>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>24</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
       <c r="J22" t="s">
         <v>15</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>69</v>
       </c>
       <c r="F23" t="s">
         <v>70</v>
       </c>
       <c r="G23" t="s">
         <v>24</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
       <c r="J23" t="s">
         <v>15</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
       <c r="J24" t="s">
         <v>15</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>13</v>
       </c>
       <c r="B25" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
       <c r="J25" t="s">
         <v>15</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
       <c r="J26" t="s">
         <v>15</v>
       </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
       <c r="J27" t="s">
         <v>15</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
       <c r="F28" t="s">
         <v>81</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
       <c r="J28" t="s">
         <v>15</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>34</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
       <c r="J29" t="s">
         <v>15</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2550,51 +2552,51 @@
       <c r="E31"/>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
       <c r="J31" t="s">
         <v>15</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>17</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
       <c r="J32" t="s">
         <v>15</v>
       </c>
       <c r="K32" t="s">
         <v>15</v>
@@ -2625,51 +2627,51 @@
         <v>15</v>
       </c>
       <c r="J33" t="s">
         <v>15</v>
       </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>15</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>94</v>
       </c>
       <c r="G34" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
       <c r="J34" t="s">
         <v>15</v>
       </c>
       <c r="K34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>14</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>95</v>
       </c>
       <c r="D35" t="s">
         <v>96</v>
       </c>
@@ -2751,315 +2753,315 @@
         <v>15</v>
       </c>
       <c r="J37" t="s">
         <v>15</v>
       </c>
       <c r="K37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>82</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>78</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>104</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
       <c r="J38" t="s">
         <v>15</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>81</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>105</v>
       </c>
       <c r="D39" t="s">
         <v>78</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>104</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
       <c r="J39" t="s">
         <v>15</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>80</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C40" t="s">
         <v>106</v>
       </c>
       <c r="D40" t="s">
         <v>107</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
       <c r="J40" t="s">
         <v>15</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>79</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C41" t="s">
         <v>108</v>
       </c>
       <c r="D41" t="s">
         <v>109</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>34</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
       <c r="J41" t="s">
         <v>15</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>78</v>
       </c>
       <c r="B42" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>111</v>
       </c>
       <c r="E42" t="s">
         <v>112</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>34</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
       <c r="J42" t="s">
         <v>15</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>77</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C43" t="s">
         <v>113</v>
       </c>
       <c r="D43" t="s">
         <v>114</v>
       </c>
       <c r="E43" t="s">
         <v>112</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
       <c r="J43" t="s">
         <v>15</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>115</v>
       </c>
       <c r="D44" t="s">
         <v>116</v>
       </c>
       <c r="E44" t="s">
         <v>117</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
       <c r="J44" t="s">
         <v>15</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>118</v>
       </c>
       <c r="D45" t="s">
         <v>116</v>
       </c>
       <c r="E45" t="s">
         <v>117</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
       <c r="J45" t="s">
         <v>15</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>74</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46" t="s">
         <v>120</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
       <c r="J46" t="s">
         <v>15</v>
       </c>
       <c r="K46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>84</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>121</v>
       </c>
       <c r="D47" t="s">
         <v>122</v>
       </c>
@@ -3252,84 +3254,84 @@
       <c r="E53"/>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>24</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>15</v>
       </c>
       <c r="J53" t="s">
         <v>15</v>
       </c>
       <c r="K53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>90</v>
       </c>
       <c r="B54" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C54" t="s">
         <v>132</v>
       </c>
       <c r="D54" t="s">
         <v>133</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>28</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>15</v>
       </c>
       <c r="J54" t="s">
         <v>15</v>
       </c>
       <c r="K54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>89</v>
       </c>
       <c r="B55" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C55" t="s">
         <v>134</v>
       </c>
       <c r="D55" t="s">
         <v>135</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>31</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
       <c r="J55" t="s">
         <v>15</v>
       </c>
       <c r="K55" t="s">
         <v>15</v>
@@ -3349,86 +3351,86 @@
       <c r="E56"/>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s">
         <v>15</v>
       </c>
       <c r="J56" t="s">
         <v>15</v>
       </c>
       <c r="K56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>87</v>
       </c>
       <c r="B57" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C57" t="s">
         <v>138</v>
       </c>
       <c r="D57" t="s">
         <v>139</v>
       </c>
       <c r="E57" t="s">
         <v>140</v>
       </c>
       <c r="F57" t="s">
         <v>104</v>
       </c>
       <c r="G57" t="s">
         <v>28</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>15</v>
       </c>
       <c r="J57" t="s">
         <v>15</v>
       </c>
       <c r="K57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>86</v>
       </c>
       <c r="B58" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58" t="s">
         <v>139</v>
       </c>
       <c r="E58" t="s">
         <v>140</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
       <c r="G58" t="s">
         <v>28</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>15</v>
       </c>
       <c r="J58" t="s">
         <v>15</v>
       </c>
@@ -3450,51 +3452,51 @@
       <c r="E59"/>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>34</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>15</v>
       </c>
       <c r="J59" t="s">
         <v>15</v>
       </c>
       <c r="K59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>72</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C60" t="s">
         <v>144</v>
       </c>
       <c r="D60" t="s">
         <v>145</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>58</v>
       </c>
       <c r="G60" t="s">
         <v>28</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>15</v>
       </c>
       <c r="J60" t="s">
         <v>15</v>
       </c>
       <c r="K60" t="s">
         <v>15</v>
@@ -3516,212 +3518,212 @@
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>24</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>15</v>
       </c>
       <c r="J61" t="s">
         <v>15</v>
       </c>
       <c r="K61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C62" t="s">
         <v>66</v>
       </c>
       <c r="D62" t="s">
         <v>149</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>39</v>
       </c>
       <c r="G62" t="s">
         <v>34</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>15</v>
       </c>
       <c r="J62" t="s">
         <v>15</v>
       </c>
       <c r="K62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C63" t="s">
         <v>150</v>
       </c>
       <c r="D63" t="s">
         <v>151</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>31</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>15</v>
       </c>
       <c r="J63" t="s">
         <v>15</v>
       </c>
       <c r="K63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
         <v>152</v>
       </c>
       <c r="D64" t="s">
         <v>153</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>15</v>
       </c>
       <c r="J64" t="s">
         <v>15</v>
       </c>
       <c r="K64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>55</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>29</v>
       </c>
       <c r="D65" t="s">
         <v>153</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>15</v>
       </c>
       <c r="J65" t="s">
         <v>15</v>
       </c>
       <c r="K65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>54</v>
       </c>
       <c r="B66" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
         <v>154</v>
       </c>
       <c r="D66" t="s">
         <v>155</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>104</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>15</v>
       </c>
       <c r="J66" t="s">
         <v>15</v>
       </c>
       <c r="K66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>53</v>
       </c>
       <c r="B67" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C67" t="s">
         <v>156</v>
       </c>
       <c r="D67" t="s">
         <v>155</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>104</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>15</v>
       </c>
       <c r="J67" t="s">
         <v>15</v>
       </c>
       <c r="K67" t="s">
         <v>15</v>
@@ -3741,51 +3743,51 @@
       <c r="E68"/>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>24</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>15</v>
       </c>
       <c r="J68" t="s">
         <v>15</v>
       </c>
       <c r="K68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>51</v>
       </c>
       <c r="B69" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C69" t="s">
         <v>159</v>
       </c>
       <c r="D69" t="s">
         <v>160</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>104</v>
       </c>
       <c r="G69" t="s">
         <v>31</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>15</v>
       </c>
       <c r="J69" t="s">
         <v>15</v>
       </c>
       <c r="K69" t="s">
         <v>15</v>
@@ -3805,51 +3807,51 @@
       <c r="E70"/>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>28</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
       <c r="J70" t="s">
         <v>15</v>
       </c>
       <c r="K70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>60</v>
       </c>
       <c r="B71" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C71" t="s">
         <v>163</v>
       </c>
       <c r="D71" t="s">
         <v>164</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>104</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>15</v>
       </c>
       <c r="J71" t="s">
         <v>15</v>
       </c>
       <c r="K71" t="s">
         <v>15</v>
@@ -3882,51 +3884,51 @@
       <c r="J72" t="s">
         <v>15</v>
       </c>
       <c r="K72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
         <v>167</v>
       </c>
       <c r="D73" t="s">
         <v>168</v>
       </c>
       <c r="E73" t="s">
         <v>169</v>
       </c>
       <c r="F73" t="s">
         <v>170</v>
       </c>
       <c r="G73" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>15</v>
       </c>
       <c r="J73" t="s">
         <v>15</v>
       </c>
       <c r="K73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
         <v>171</v>
       </c>
       <c r="D74" t="s">
         <v>172</v>
       </c>
@@ -3975,181 +3977,181 @@
         <v>15</v>
       </c>
       <c r="J75" t="s">
         <v>15</v>
       </c>
       <c r="K75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
         <v>175</v>
       </c>
       <c r="D76" t="s">
         <v>176</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="s">
         <v>15</v>
       </c>
       <c r="J76" t="s">
         <v>15</v>
       </c>
       <c r="K76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>67</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
         <v>177</v>
       </c>
       <c r="D77" t="s">
         <v>178</v>
       </c>
       <c r="E77" t="s">
         <v>179</v>
       </c>
       <c r="F77" t="s">
         <v>180</v>
       </c>
       <c r="G77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>15</v>
       </c>
       <c r="J77" t="s">
         <v>15</v>
       </c>
       <c r="K77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>66</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
         <v>181</v>
       </c>
       <c r="D78" t="s">
         <v>178</v>
       </c>
       <c r="E78" t="s">
         <v>179</v>
       </c>
       <c r="F78" t="s">
         <v>180</v>
       </c>
       <c r="G78" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>15</v>
       </c>
       <c r="J78" t="s">
         <v>15</v>
       </c>
       <c r="K78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>65</v>
       </c>
       <c r="B79" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C79" t="s">
         <v>182</v>
       </c>
       <c r="D79" t="s">
         <v>183</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>170</v>
       </c>
       <c r="G79" t="s">
         <v>28</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>15</v>
       </c>
       <c r="J79" t="s">
         <v>15</v>
       </c>
       <c r="K79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>64</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
         <v>184</v>
       </c>
       <c r="D80" t="s">
         <v>185</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>170</v>
       </c>
       <c r="G80" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>15</v>
       </c>
       <c r="J80" t="s">
         <v>15</v>
       </c>
       <c r="K80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>63</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
         <v>106</v>
       </c>
       <c r="D81" t="s">
         <v>116</v>
       </c>
@@ -4158,51 +4160,51 @@
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>31</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>15</v>
       </c>
       <c r="J81" t="s">
         <v>15</v>
       </c>
       <c r="K81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>62</v>
       </c>
       <c r="B82" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>113</v>
       </c>
       <c r="D82" t="s">
         <v>187</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>56</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>15</v>
       </c>
       <c r="J82" t="s">
         <v>15</v>
       </c>
       <c r="K82" t="s">
         <v>15</v>
@@ -4233,51 +4235,51 @@
         <v>15</v>
       </c>
       <c r="J83" t="s">
         <v>15</v>
       </c>
       <c r="K83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>145</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
         <v>190</v>
       </c>
       <c r="D84" t="s">
         <v>191</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>170</v>
       </c>
       <c r="G84" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>15</v>
       </c>
       <c r="J84" t="s">
         <v>15</v>
       </c>
       <c r="K84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>132</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85" t="s">
         <v>192</v>
       </c>
@@ -4295,179 +4297,179 @@
         <v>15</v>
       </c>
       <c r="J85" t="s">
         <v>15</v>
       </c>
       <c r="K85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>131</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
         <v>193</v>
       </c>
       <c r="D86" t="s">
         <v>194</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>15</v>
       </c>
       <c r="J86" t="s">
         <v>15</v>
       </c>
       <c r="K86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>130</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
         <v>195</v>
       </c>
       <c r="D87" t="s">
         <v>196</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>15</v>
       </c>
       <c r="J87" t="s">
         <v>15</v>
       </c>
       <c r="K87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>129</v>
       </c>
       <c r="B88" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
         <v>115</v>
       </c>
       <c r="D88" t="s">
         <v>197</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>31</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>15</v>
       </c>
       <c r="J88" t="s">
         <v>15</v>
       </c>
       <c r="K88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>128</v>
       </c>
       <c r="B89" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C89" t="s">
         <v>198</v>
       </c>
       <c r="D89" t="s">
         <v>199</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>170</v>
       </c>
       <c r="G89" t="s">
         <v>14</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>15</v>
       </c>
       <c r="J89" t="s">
         <v>15</v>
       </c>
       <c r="K89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>127</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
         <v>200</v>
       </c>
       <c r="D90" t="s">
         <v>199</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>170</v>
       </c>
       <c r="G90" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>15</v>
       </c>
       <c r="J90" t="s">
         <v>15</v>
       </c>
       <c r="K90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>126</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
         <v>201</v>
       </c>
       <c r="D91" t="s">
         <v>202</v>
       </c>
@@ -4518,102 +4520,102 @@
       <c r="J92" t="s">
         <v>15</v>
       </c>
       <c r="K92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>124</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
         <v>203</v>
       </c>
       <c r="D93" t="s">
         <v>204</v>
       </c>
       <c r="E93" t="s">
         <v>205</v>
       </c>
       <c r="F93" t="s">
         <v>104</v>
       </c>
       <c r="G93" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>15</v>
       </c>
       <c r="J93" t="s">
         <v>15</v>
       </c>
       <c r="K93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>123</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94" t="s">
         <v>206</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="s">
         <v>15</v>
       </c>
       <c r="J94" t="s">
         <v>15</v>
       </c>
       <c r="K94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>133</v>
       </c>
       <c r="B95" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C95" t="s">
         <v>207</v>
       </c>
       <c r="D95" t="s">
         <v>208</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>34</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>15</v>
       </c>
       <c r="J95" t="s">
         <v>15</v>
       </c>
       <c r="K95" t="s">
         <v>15</v>
@@ -4633,51 +4635,51 @@
       <c r="E96"/>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" t="s">
         <v>24</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>15</v>
       </c>
       <c r="J96" t="s">
         <v>15</v>
       </c>
       <c r="K96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>144</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
         <v>210</v>
       </c>
       <c r="D97" t="s">
         <v>211</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
         <v>34</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>15</v>
       </c>
       <c r="J97" t="s">
         <v>15</v>
       </c>
       <c r="K97" t="s">
         <v>15</v>
@@ -4790,84 +4792,84 @@
       <c r="E101"/>
       <c r="F101" t="s">
         <v>170</v>
       </c>
       <c r="G101" t="s">
         <v>14</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>15</v>
       </c>
       <c r="J101" t="s">
         <v>15</v>
       </c>
       <c r="K101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>139</v>
       </c>
       <c r="B102" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C102" t="s">
         <v>218</v>
       </c>
       <c r="D102" t="s">
         <v>219</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>220</v>
       </c>
       <c r="G102" t="s">
         <v>34</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>15</v>
       </c>
       <c r="J102" t="s">
         <v>15</v>
       </c>
       <c r="K102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>138</v>
       </c>
       <c r="B103" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103" t="s">
         <v>222</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>220</v>
       </c>
       <c r="G103" t="s">
         <v>31</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>15</v>
       </c>
       <c r="J103" t="s">
         <v>15</v>
       </c>
       <c r="K103" t="s">
         <v>15</v>
@@ -4887,51 +4889,51 @@
       <c r="E104"/>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" t="s">
         <v>31</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>15</v>
       </c>
       <c r="J104" t="s">
         <v>15</v>
       </c>
       <c r="K104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>136</v>
       </c>
       <c r="B105" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>213</v>
       </c>
       <c r="D105" t="s">
         <v>224</v>
       </c>
       <c r="E105" t="s">
         <v>225</v>
       </c>
       <c r="F105" t="s">
         <v>170</v>
       </c>
       <c r="G105" t="s">
         <v>34</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>15</v>
       </c>
       <c r="J105" t="s">
         <v>15</v>
       </c>
@@ -4953,64 +4955,64 @@
       <c r="E106"/>
       <c r="F106" t="s">
         <v>170</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
         <v>15</v>
       </c>
       <c r="J106" t="s">
         <v>15</v>
       </c>
       <c r="K106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>122</v>
       </c>
       <c r="B107" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C107" t="s">
         <v>228</v>
       </c>
       <c r="D107" t="s">
         <v>229</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>230</v>
       </c>
       <c r="G107" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>15</v>
       </c>
       <c r="J107" t="s">
         <v>15</v>
       </c>
       <c r="K107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>121</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
         <v>231</v>
       </c>
       <c r="D108" t="s">
         <v>232</v>
       </c>
@@ -5059,71 +5061,71 @@
         <v>15</v>
       </c>
       <c r="J109" t="s">
         <v>15</v>
       </c>
       <c r="K109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
         <v>235</v>
       </c>
       <c r="D110" t="s">
         <v>236</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>234</v>
       </c>
       <c r="G110" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" t="s">
         <v>15</v>
       </c>
       <c r="J110" t="s">
         <v>15</v>
       </c>
       <c r="K110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C111" t="s">
         <v>110</v>
       </c>
       <c r="D111" t="s">
         <v>237</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>13</v>
       </c>
       <c r="G111" t="s">
         <v>28</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>15</v>
       </c>
       <c r="J111" t="s">
         <v>15</v>
       </c>
       <c r="K111" t="s">
         <v>15</v>
@@ -5143,51 +5145,51 @@
       <c r="E112"/>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
         <v>24</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
         <v>15</v>
       </c>
       <c r="J112" t="s">
         <v>15</v>
       </c>
       <c r="K112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>104</v>
       </c>
       <c r="B113" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C113" t="s">
         <v>77</v>
       </c>
       <c r="D113" t="s">
         <v>238</v>
       </c>
       <c r="E113" t="s">
         <v>239</v>
       </c>
       <c r="F113" t="s">
         <v>104</v>
       </c>
       <c r="G113" t="s">
         <v>31</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>15</v>
       </c>
       <c r="J113" t="s">
         <v>15</v>
       </c>
@@ -5220,51 +5222,51 @@
         <v>15</v>
       </c>
       <c r="J114" t="s">
         <v>15</v>
       </c>
       <c r="K114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>102</v>
       </c>
       <c r="B115"/>
       <c r="C115" t="s">
         <v>241</v>
       </c>
       <c r="D115" t="s">
         <v>240</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>37</v>
       </c>
       <c r="G115" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
         <v>15</v>
       </c>
       <c r="J115" t="s">
         <v>15</v>
       </c>
       <c r="K115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>101</v>
       </c>
       <c r="B116"/>
       <c r="C116" t="s">
         <v>161</v>
       </c>
       <c r="D116" t="s">
         <v>242</v>
       </c>
@@ -5302,280 +5304,280 @@
       <c r="E117"/>
       <c r="F117" t="s">
         <v>104</v>
       </c>
       <c r="G117" t="s">
         <v>24</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>15</v>
       </c>
       <c r="J117" t="s">
         <v>15</v>
       </c>
       <c r="K117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>99</v>
       </c>
       <c r="B118" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C118" t="s">
         <v>244</v>
       </c>
       <c r="D118" t="s">
         <v>245</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>104</v>
       </c>
       <c r="G118" t="s">
         <v>31</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>15</v>
       </c>
       <c r="J118" t="s">
         <v>15</v>
       </c>
       <c r="K118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>109</v>
       </c>
       <c r="B119" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C119" t="s">
         <v>246</v>
       </c>
       <c r="D119" t="s">
         <v>245</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>104</v>
       </c>
       <c r="G119" t="s">
         <v>14</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
         <v>15</v>
       </c>
       <c r="J119" t="s">
         <v>15</v>
       </c>
       <c r="K119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>110</v>
       </c>
       <c r="B120"/>
       <c r="C120" t="s">
         <v>113</v>
       </c>
       <c r="D120" t="s">
         <v>247</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>248</v>
       </c>
       <c r="G120" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
         <v>15</v>
       </c>
       <c r="J120" t="s">
         <v>15</v>
       </c>
       <c r="K120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>37</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
         <v>15</v>
       </c>
       <c r="J121" t="s">
         <v>15</v>
       </c>
       <c r="K121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
         <v>104</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
         <v>15</v>
       </c>
       <c r="J122" t="s">
         <v>15</v>
       </c>
       <c r="K122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>104</v>
       </c>
       <c r="G123" t="s">
         <v>14</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
         <v>15</v>
       </c>
       <c r="J123" t="s">
         <v>15</v>
       </c>
       <c r="K123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
         <v>77</v>
       </c>
       <c r="D124" t="s">
         <v>255</v>
       </c>
       <c r="E124" t="s">
         <v>256</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>15</v>
       </c>
       <c r="J124" t="s">
         <v>15</v>
       </c>
       <c r="K124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>255</v>
       </c>
       <c r="E125" t="s">
         <v>256</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" t="s">
         <v>31</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>15</v>
       </c>
       <c r="J125" t="s">
         <v>15</v>
       </c>
@@ -5661,119 +5663,119 @@
       <c r="E128"/>
       <c r="F128" t="s">
         <v>58</v>
       </c>
       <c r="G128" t="s">
         <v>34</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>15</v>
       </c>
       <c r="J128" t="s">
         <v>15</v>
       </c>
       <c r="K128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>112</v>
       </c>
       <c r="B129" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C129" t="s">
         <v>263</v>
       </c>
       <c r="D129" t="s">
         <v>264</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>104</v>
       </c>
       <c r="G129" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>15</v>
       </c>
       <c r="J129" t="s">
         <v>15</v>
       </c>
       <c r="K129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>111</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C130" t="s">
         <v>265</v>
       </c>
       <c r="D130" t="s">
         <v>266</v>
       </c>
       <c r="E130" t="s">
         <v>267</v>
       </c>
       <c r="F130" t="s">
         <v>268</v>
       </c>
       <c r="G130" t="s">
         <v>28</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>15</v>
       </c>
       <c r="J130" t="s">
         <v>15</v>
       </c>
       <c r="K130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>98</v>
       </c>
       <c r="B131" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" t="s">
         <v>271</v>
       </c>
       <c r="F131" t="s">
         <v>104</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>15</v>
       </c>
       <c r="J131" t="s">
         <v>15</v>
       </c>
@@ -5828,421 +5830,421 @@
       <c r="E133"/>
       <c r="F133" t="s">
         <v>277</v>
       </c>
       <c r="G133" t="s">
         <v>28</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
         <v>15</v>
       </c>
       <c r="J133" t="s">
         <v>15</v>
       </c>
       <c r="K133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>179</v>
       </c>
       <c r="B134" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C134" t="s">
         <v>278</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>58</v>
       </c>
       <c r="G134" t="s">
         <v>34</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
         <v>15</v>
       </c>
       <c r="J134" t="s">
         <v>15</v>
       </c>
       <c r="K134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>178</v>
       </c>
       <c r="B135" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C135" t="s">
         <v>279</v>
       </c>
       <c r="D135" t="s">
         <v>280</v>
       </c>
       <c r="E135" t="s">
         <v>281</v>
       </c>
       <c r="F135" t="s">
         <v>282</v>
       </c>
       <c r="G135" t="s">
         <v>31</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
         <v>15</v>
       </c>
       <c r="J135" t="s">
         <v>15</v>
       </c>
       <c r="K135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>177</v>
       </c>
       <c r="B136" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C136" t="s">
         <v>283</v>
       </c>
       <c r="D136" t="s">
         <v>284</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
         <v>104</v>
       </c>
       <c r="G136" t="s">
         <v>28</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
         <v>15</v>
       </c>
       <c r="J136" t="s">
         <v>15</v>
       </c>
       <c r="K136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>176</v>
       </c>
       <c r="B137" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
         <v>285</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>233</v>
       </c>
       <c r="G137" t="s">
         <v>31</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
         <v>15</v>
       </c>
       <c r="J137" t="s">
         <v>15</v>
       </c>
       <c r="K137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>175</v>
       </c>
       <c r="B138"/>
       <c r="C138" t="s">
         <v>177</v>
       </c>
       <c r="D138" t="s">
         <v>286</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>287</v>
       </c>
       <c r="G138" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>15</v>
       </c>
       <c r="J138" t="s">
         <v>15</v>
       </c>
       <c r="K138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>174</v>
       </c>
       <c r="B139"/>
       <c r="C139" t="s">
         <v>288</v>
       </c>
       <c r="D139" t="s">
         <v>289</v>
       </c>
       <c r="E139" t="s">
         <v>290</v>
       </c>
       <c r="F139" t="s">
         <v>248</v>
       </c>
       <c r="G139" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>15</v>
       </c>
       <c r="J139" t="s">
         <v>15</v>
       </c>
       <c r="K139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>173</v>
       </c>
       <c r="B140"/>
       <c r="C140" t="s">
         <v>291</v>
       </c>
       <c r="D140" t="s">
         <v>292</v>
       </c>
       <c r="E140" t="s">
         <v>293</v>
       </c>
       <c r="F140" t="s">
         <v>104</v>
       </c>
       <c r="G140" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
         <v>15</v>
       </c>
       <c r="J140" t="s">
         <v>15</v>
       </c>
       <c r="K140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>172</v>
       </c>
       <c r="B141"/>
       <c r="C141" t="s">
         <v>294</v>
       </c>
       <c r="D141" t="s">
         <v>295</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
         <v>37</v>
       </c>
       <c r="G141" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
         <v>15</v>
       </c>
       <c r="J141" t="s">
         <v>15</v>
       </c>
       <c r="K141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>171</v>
       </c>
       <c r="B142" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C142" t="s">
         <v>296</v>
       </c>
       <c r="D142" t="s">
         <v>297</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
         <v>58</v>
       </c>
       <c r="G142" t="s">
         <v>14</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
         <v>15</v>
       </c>
       <c r="J142" t="s">
         <v>15</v>
       </c>
       <c r="K142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>181</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
         <v>298</v>
       </c>
       <c r="D143" t="s">
         <v>297</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
         <v>58</v>
       </c>
       <c r="G143" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
         <v>15</v>
       </c>
       <c r="J143" t="s">
         <v>15</v>
       </c>
       <c r="K143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>182</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C144" t="s">
         <v>73</v>
       </c>
       <c r="D144" t="s">
         <v>299</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
         <v>14</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
         <v>15</v>
       </c>
       <c r="J144" t="s">
         <v>15</v>
       </c>
       <c r="K144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>192</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
         <v>300</v>
       </c>
       <c r="D145" t="s">
         <v>299</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
         <v>15</v>
       </c>
       <c r="J145" t="s">
         <v>15</v>
       </c>
       <c r="K145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>191</v>
       </c>
       <c r="B146"/>
       <c r="C146" t="s">
         <v>301</v>
       </c>
       <c r="D146" t="s">
         <v>302</v>
       </c>
@@ -6291,82 +6293,82 @@
         <v>15</v>
       </c>
       <c r="J147" t="s">
         <v>15</v>
       </c>
       <c r="K147" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>189</v>
       </c>
       <c r="B148"/>
       <c r="C148" t="s">
         <v>306</v>
       </c>
       <c r="D148" t="s">
         <v>307</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
         <v>170</v>
       </c>
       <c r="G148" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>15</v>
       </c>
       <c r="J148" t="s">
         <v>15</v>
       </c>
       <c r="K148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>188</v>
       </c>
       <c r="B149"/>
       <c r="C149" t="s">
         <v>167</v>
       </c>
       <c r="D149" t="s">
         <v>308</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>58</v>
       </c>
       <c r="G149" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>15</v>
       </c>
       <c r="J149" t="s">
         <v>15</v>
       </c>
       <c r="K149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>187</v>
       </c>
       <c r="B150"/>
       <c r="C150" t="s">
         <v>309</v>
       </c>
       <c r="D150" t="s">
         <v>310</v>
       </c>
@@ -6384,51 +6386,51 @@
         <v>15</v>
       </c>
       <c r="J150" t="s">
         <v>15</v>
       </c>
       <c r="K150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>186</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
         <v>312</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
         <v>311</v>
       </c>
       <c r="G151" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
         <v>15</v>
       </c>
       <c r="J151" t="s">
         <v>15</v>
       </c>
       <c r="K151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>185</v>
       </c>
       <c r="B152"/>
       <c r="C152" t="s">
         <v>313</v>
       </c>
       <c r="D152" t="s">
         <v>314</v>
       </c>
@@ -6446,82 +6448,82 @@
         <v>15</v>
       </c>
       <c r="J152" t="s">
         <v>15</v>
       </c>
       <c r="K152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>184</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
         <v>161</v>
       </c>
       <c r="D153" t="s">
         <v>316</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
         <v>315</v>
       </c>
       <c r="G153" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
         <v>15</v>
       </c>
       <c r="J153" t="s">
         <v>15</v>
       </c>
       <c r="K153" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>183</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
         <v>317</v>
       </c>
       <c r="D154" t="s">
         <v>318</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
         <v>315</v>
       </c>
       <c r="G154" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
         <v>15</v>
       </c>
       <c r="J154" t="s">
         <v>15</v>
       </c>
       <c r="K154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>170</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
         <v>306</v>
       </c>
       <c r="D155" t="s">
         <v>319</v>
       </c>
@@ -6590,51 +6592,51 @@
       <c r="E157"/>
       <c r="F157" t="s">
         <v>322</v>
       </c>
       <c r="G157" t="s">
         <v>14</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
         <v>15</v>
       </c>
       <c r="J157" t="s">
         <v>15</v>
       </c>
       <c r="K157" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="B158" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C158" t="s">
         <v>325</v>
       </c>
       <c r="D158" t="s">
         <v>326</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
         <v>104</v>
       </c>
       <c r="G158" t="s">
         <v>14</v>
       </c>
       <c r="H158">
         <v>1</v>
       </c>
       <c r="I158" t="s">
         <v>15</v>
       </c>
       <c r="J158" t="s">
         <v>15</v>
       </c>
       <c r="K158" t="s">
         <v>15</v>
@@ -6654,84 +6656,84 @@
       <c r="E159"/>
       <c r="F159" t="s">
         <v>268</v>
       </c>
       <c r="G159" t="s">
         <v>14</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="s">
         <v>15</v>
       </c>
       <c r="J159" t="s">
         <v>15</v>
       </c>
       <c r="K159" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="B160" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C160" t="s">
         <v>328</v>
       </c>
       <c r="D160" t="s">
         <v>329</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
         <v>330</v>
       </c>
       <c r="G160" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160" t="s">
         <v>15</v>
       </c>
       <c r="J160" t="s">
         <v>15</v>
       </c>
       <c r="K160" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="B161" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C161" t="s">
         <v>95</v>
       </c>
       <c r="D161" t="s">
         <v>331</v>
       </c>
       <c r="E161" t="s">
         <v>332</v>
       </c>
       <c r="F161" t="s">
         <v>330</v>
       </c>
       <c r="G161" t="s">
         <v>34</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161" t="s">
         <v>15</v>
       </c>
       <c r="J161" t="s">
         <v>15</v>
       </c>
@@ -6795,71 +6797,71 @@
         <v>15</v>
       </c>
       <c r="J163" t="s">
         <v>15</v>
       </c>
       <c r="K163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>149</v>
       </c>
       <c r="B164"/>
       <c r="C164" t="s">
         <v>177</v>
       </c>
       <c r="D164" t="s">
         <v>337</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
         <v>336</v>
       </c>
       <c r="G164" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164" t="s">
         <v>15</v>
       </c>
       <c r="J164" t="s">
         <v>15</v>
       </c>
       <c r="K164" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>148</v>
       </c>
       <c r="B165" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C165" t="s">
         <v>338</v>
       </c>
       <c r="D165" t="s">
         <v>339</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
         <v>340</v>
       </c>
       <c r="G165" t="s">
         <v>28</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165" t="s">
         <v>15</v>
       </c>
       <c r="J165" t="s">
         <v>15</v>
       </c>
       <c r="K165" t="s">
         <v>15</v>
@@ -6879,231 +6881,231 @@
       <c r="E166"/>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" t="s">
         <v>14</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" t="s">
         <v>15</v>
       </c>
       <c r="J166" t="s">
         <v>15</v>
       </c>
       <c r="K166" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>157</v>
       </c>
       <c r="B167" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C167" t="s">
         <v>342</v>
       </c>
       <c r="D167" t="s">
         <v>343</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
         <v>104</v>
       </c>
       <c r="G167" t="s">
         <v>28</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167" t="s">
         <v>15</v>
       </c>
       <c r="J167" t="s">
         <v>15</v>
       </c>
       <c r="K167" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>158</v>
       </c>
       <c r="B168" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C168" t="s">
         <v>95</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" t="s">
         <v>345</v>
       </c>
       <c r="F168" t="s">
         <v>104</v>
       </c>
       <c r="G168" t="s">
         <v>34</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168" t="s">
         <v>15</v>
       </c>
       <c r="J168" t="s">
         <v>15</v>
       </c>
       <c r="K168" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C169" t="s">
         <v>346</v>
       </c>
       <c r="D169" t="s">
         <v>347</v>
       </c>
       <c r="E169" t="s">
         <v>348</v>
       </c>
       <c r="F169" t="s">
         <v>349</v>
       </c>
       <c r="G169" t="s">
         <v>34</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169" t="s">
         <v>15</v>
       </c>
       <c r="J169" t="s">
         <v>15</v>
       </c>
       <c r="K169" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="B170" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C170" t="s">
         <v>350</v>
       </c>
       <c r="D170" t="s">
         <v>347</v>
       </c>
       <c r="E170" t="s">
         <v>348</v>
       </c>
       <c r="F170" t="s">
         <v>349</v>
       </c>
       <c r="G170" t="s">
         <v>34</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170" t="s">
         <v>15</v>
       </c>
       <c r="J170" t="s">
         <v>15</v>
       </c>
       <c r="K170" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="B171"/>
       <c r="C171" t="s">
         <v>328</v>
       </c>
       <c r="D171" t="s">
         <v>351</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
         <v>104</v>
       </c>
       <c r="G171" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171" t="s">
         <v>15</v>
       </c>
       <c r="J171" t="s">
         <v>15</v>
       </c>
       <c r="K171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="B172"/>
       <c r="C172" t="s">
         <v>352</v>
       </c>
       <c r="D172" t="s">
         <v>351</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
         <v>104</v>
       </c>
       <c r="G172" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172" t="s">
         <v>15</v>
       </c>
       <c r="J172" t="s">
         <v>15</v>
       </c>
       <c r="K172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="B173"/>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
@@ -7183,51 +7185,51 @@
         <v>15</v>
       </c>
       <c r="J175" t="s">
         <v>15</v>
       </c>
       <c r="K175" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
         <v>161</v>
       </c>
       <c r="B176"/>
       <c r="C176" t="s">
         <v>357</v>
       </c>
       <c r="D176" t="s">
         <v>217</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
         <v>63</v>
       </c>
       <c r="G176" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176" t="s">
         <v>15</v>
       </c>
       <c r="J176" t="s">
         <v>15</v>
       </c>
       <c r="K176" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
         <v>160</v>
       </c>
       <c r="B177"/>
       <c r="C177" t="s">
         <v>358</v>
       </c>
       <c r="D177" t="s">
         <v>359</v>
       </c>
@@ -7265,51 +7267,51 @@
       <c r="E178"/>
       <c r="F178" t="s">
         <v>13</v>
       </c>
       <c r="G178" t="s">
         <v>34</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178" t="s">
         <v>15</v>
       </c>
       <c r="J178" t="s">
         <v>15</v>
       </c>
       <c r="K178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>146</v>
       </c>
       <c r="B179" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C179" t="s">
         <v>362</v>
       </c>
       <c r="D179" t="s">
         <v>363</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
         <v>364</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179" t="s">
         <v>15</v>
       </c>
       <c r="J179" t="s">
         <v>15</v>
       </c>
       <c r="K179" t="s">
         <v>15</v>
@@ -7340,51 +7342,51 @@
         <v>15</v>
       </c>
       <c r="J180" t="s">
         <v>15</v>
       </c>
       <c r="K180" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>48</v>
       </c>
       <c r="B181"/>
       <c r="C181" t="s">
         <v>367</v>
       </c>
       <c r="D181" t="s">
         <v>368</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181" t="s">
         <v>15</v>
       </c>
       <c r="J181" t="s">
         <v>15</v>
       </c>
       <c r="K181" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>35</v>
       </c>
       <c r="B182"/>
       <c r="C182" t="s">
         <v>369</v>
       </c>
       <c r="D182" t="s">
         <v>370</v>
       </c>
@@ -7484,51 +7486,51 @@
       <c r="E185"/>
       <c r="F185" t="s">
         <v>377</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185" t="s">
         <v>15</v>
       </c>
       <c r="J185" t="s">
         <v>15</v>
       </c>
       <c r="K185" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
         <v>31</v>
       </c>
       <c r="B186" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C186" t="s">
         <v>378</v>
       </c>
       <c r="D186" t="s">
         <v>379</v>
       </c>
       <c r="E186" t="s">
         <v>380</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
         <v>31</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186" t="s">
         <v>15</v>
       </c>
       <c r="J186" t="s">
         <v>15</v>
       </c>
@@ -7550,121 +7552,121 @@
       <c r="E187"/>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
         <v>34</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187" t="s">
         <v>15</v>
       </c>
       <c r="J187" t="s">
         <v>15</v>
       </c>
       <c r="K187" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
         <v>29</v>
       </c>
       <c r="B188" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C188" t="s">
         <v>382</v>
       </c>
       <c r="D188" t="s">
         <v>383</v>
       </c>
       <c r="E188" t="s">
         <v>140</v>
       </c>
       <c r="F188" t="s">
         <v>104</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188" t="s">
         <v>15</v>
       </c>
       <c r="J188" t="s">
         <v>15</v>
       </c>
       <c r="K188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
         <v>28</v>
       </c>
       <c r="B189" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C189" t="s">
         <v>384</v>
       </c>
       <c r="D189" t="s">
         <v>385</v>
       </c>
       <c r="E189" t="s">
         <v>140</v>
       </c>
       <c r="F189" t="s">
         <v>104</v>
       </c>
       <c r="G189" t="s">
         <v>31</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189" t="s">
         <v>15</v>
       </c>
       <c r="J189" t="s">
         <v>15</v>
       </c>
       <c r="K189" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
         <v>27</v>
       </c>
       <c r="B190" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C190" t="s">
         <v>386</v>
       </c>
       <c r="D190" t="s">
         <v>387</v>
       </c>
       <c r="E190" t="s">
         <v>388</v>
       </c>
       <c r="F190" t="s">
         <v>389</v>
       </c>
       <c r="G190" t="s">
         <v>24</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190" t="s">
         <v>15</v>
       </c>
       <c r="J190" t="s">
         <v>15</v>
       </c>