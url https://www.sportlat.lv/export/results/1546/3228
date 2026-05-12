--- v0 (2025-10-09)
+++ v1 (2026-05-12)
@@ -1710,51 +1710,53 @@
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>40</v>
       </c>
       <c r="K8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>45</v>
       </c>
       <c r="J9" t="s">
         <v>45</v>
       </c>
       <c r="K9" t="s">
         <v>45</v>
       </c>