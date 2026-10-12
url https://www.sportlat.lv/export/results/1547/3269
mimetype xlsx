--- v0 (2025-11-16)
+++ v1 (2026-10-12)
@@ -254,51 +254,51 @@
   <si>
     <t>Ķengaraga SK</t>
   </si>
   <si>
     <t>0:23:13</t>
   </si>
   <si>
     <t>Ilze</t>
   </si>
   <si>
     <t>Drozdova</t>
   </si>
   <si>
     <t>SK BULTA/BALTAIS</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
     <t>0:23:15</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body factory</t>
   </si>
   <si>
     <t>0:23:23</t>
   </si>
   <si>
     <t>Nikolajs</t>
   </si>
   <si>
     <t>Jēkabs</t>
   </si>
   <si>
     <t>Dosbergs</t>
   </si>
   <si>
     <t>0:23:28</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Ivzāns</t>
   </si>
@@ -4072,51 +4072,53 @@
       </c>
       <c r="E87" t="s">
         <v>261</v>
       </c>
       <c r="F87" t="s">
         <v>292</v>
       </c>
       <c r="G87" t="s">
         <v>35</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>293</v>
       </c>
       <c r="J87" t="s">
         <v>293</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>88</v>
       </c>
-      <c r="B88"/>
+      <c r="B88" t="s">
+        <v>11</v>
+      </c>
       <c r="C88" t="s">
         <v>294</v>
       </c>
       <c r="D88" t="s">
         <v>295</v>
       </c>
       <c r="E88" t="s">
         <v>296</v>
       </c>
       <c r="F88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
         <v>35</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>297</v>
       </c>
       <c r="J88" t="s">
         <v>297</v>
       </c>
       <c r="K88"/>