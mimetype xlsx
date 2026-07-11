--- v0 (2025-11-14)
+++ v1 (2026-07-11)
@@ -8881,51 +8881,53 @@
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
         <v>55</v>
       </c>
       <c r="G159" t="s">
         <v>68</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="s">
         <v>685</v>
       </c>
       <c r="J159" t="s">
         <v>685</v>
       </c>
       <c r="K159" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>159</v>
       </c>
-      <c r="B160"/>
+      <c r="B160" t="s">
+        <v>11</v>
+      </c>
       <c r="C160" t="s">
         <v>687</v>
       </c>
       <c r="D160" t="s">
         <v>164</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
         <v>62</v>
       </c>
       <c r="G160" t="s">
         <v>15</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160" t="s">
         <v>688</v>
       </c>
       <c r="J160" t="s">
         <v>688</v>
       </c>
       <c r="K160" t="s">
         <v>689</v>
       </c>