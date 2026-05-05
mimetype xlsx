--- v0 (2025-11-16)
+++ v1 (2026-05-05)
@@ -7045,51 +7045,53 @@
         <v>306</v>
       </c>
       <c r="F149" t="s">
         <v>182</v>
       </c>
       <c r="G149" t="s">
         <v>32</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>15</v>
       </c>
       <c r="J149" t="s">
         <v>15</v>
       </c>
       <c r="K149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>34</v>
       </c>
-      <c r="B150"/>
+      <c r="B150" t="s">
+        <v>26</v>
+      </c>
       <c r="C150" t="s">
         <v>233</v>
       </c>
       <c r="D150" t="s">
         <v>310</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>311</v>
       </c>
       <c r="G150" t="s">
         <v>18</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
         <v>15</v>
       </c>
       <c r="J150" t="s">
         <v>15</v>
       </c>
       <c r="K150" t="s">
         <v>15</v>
       </c>
@@ -7606,51 +7608,53 @@
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" t="s">
         <v>40</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" t="s">
         <v>15</v>
       </c>
       <c r="J166" t="s">
         <v>15</v>
       </c>
       <c r="K166" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
         <v>298</v>
       </c>
-      <c r="B167"/>
+      <c r="B167" t="s">
+        <v>26</v>
+      </c>
       <c r="C167" t="s">
         <v>334</v>
       </c>
       <c r="D167" t="s">
         <v>335</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" t="s">
         <v>56</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167" t="s">
         <v>15</v>
       </c>
       <c r="J167" t="s">
         <v>15</v>
       </c>
       <c r="K167" t="s">
         <v>15</v>
       </c>