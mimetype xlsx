--- v0 (2025-10-04)
+++ v1 (2026-07-14)
@@ -2029,51 +2029,53 @@
         <v>24</v>
       </c>
       <c r="G13" t="s">
         <v>76</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="s">
         <v>88</v>
       </c>
       <c r="J13" t="s">
         <v>89</v>
       </c>
       <c r="K13" t="s">
         <v>90</v>
       </c>
       <c r="L13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14"/>
+      <c r="B14" t="s">
+        <v>85</v>
+      </c>
       <c r="C14" t="s">
         <v>91</v>
       </c>
       <c r="D14" t="s">
         <v>92</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
         <v>88</v>
       </c>
       <c r="J14" t="s">
         <v>89</v>
       </c>
       <c r="K14" t="s">