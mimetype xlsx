--- v1 (2025-11-21)
+++ v2 (2026-06-21)
@@ -9136,51 +9136,53 @@
         <v>842</v>
       </c>
       <c r="M96" t="s">
         <v>957</v>
       </c>
       <c r="N96" t="s">
         <v>876</v>
       </c>
       <c r="O96" t="s">
         <v>958</v>
       </c>
       <c r="P96" t="s">
         <v>921</v>
       </c>
       <c r="Q96" t="s">
         <v>959</v>
       </c>
       <c r="R96" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97"/>
+      <c r="B97" t="s">
+        <v>18</v>
+      </c>
       <c r="C97" t="s">
         <v>961</v>
       </c>
       <c r="D97" t="s">
         <v>962</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>385</v>
       </c>
       <c r="G97" t="s">
         <v>37</v>
       </c>
       <c r="H97">
         <v>8</v>
       </c>
       <c r="I97" t="s">
         <v>954</v>
       </c>
       <c r="J97" t="s">
         <v>955</v>
       </c>
       <c r="K97" t="s">
         <v>963</v>
       </c>