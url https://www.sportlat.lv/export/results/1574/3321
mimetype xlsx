--- v1 (2026-06-21)
+++ v2 (2026-09-19)
@@ -11503,51 +11503,53 @@
         <v>38</v>
       </c>
       <c r="G216" t="s">
         <v>223</v>
       </c>
       <c r="H216">
         <v>2</v>
       </c>
       <c r="I216" t="s">
         <v>1030</v>
       </c>
       <c r="J216" t="s">
         <v>1035</v>
       </c>
       <c r="K216" t="s">
         <v>1030</v>
       </c>
       <c r="L216" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217"/>
+      <c r="B217" t="s">
+        <v>12</v>
+      </c>
       <c r="C217" t="s">
         <v>1037</v>
       </c>
       <c r="D217" t="s">
         <v>1038</v>
       </c>
       <c r="E217" t="s">
         <v>640</v>
       </c>
       <c r="F217" t="s">
         <v>58</v>
       </c>
       <c r="G217" t="s">
         <v>92</v>
       </c>
       <c r="H217">
         <v>2</v>
       </c>
       <c r="I217" t="s">
         <v>1039</v>
       </c>
       <c r="J217" t="s">
         <v>746</v>
       </c>
       <c r="K217" t="s">