--- v0 (2025-10-10)
+++ v1 (2026-06-21)
@@ -6911,51 +6911,53 @@
         <v>58</v>
       </c>
       <c r="G88" t="s">
         <v>92</v>
       </c>
       <c r="H88">
         <v>2</v>
       </c>
       <c r="I88" t="s">
         <v>476</v>
       </c>
       <c r="J88" t="s">
         <v>477</v>
       </c>
       <c r="K88" t="s">
         <v>476</v>
       </c>
       <c r="L88" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="s">
+        <v>12</v>
+      </c>
       <c r="C89" t="s">
         <v>479</v>
       </c>
       <c r="D89" t="s">
         <v>480</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>58</v>
       </c>
       <c r="G89" t="s">
         <v>99</v>
       </c>
       <c r="H89">
         <v>2</v>
       </c>
       <c r="I89" t="s">
         <v>481</v>
       </c>
       <c r="J89" t="s">
         <v>405</v>
       </c>
       <c r="K89" t="s">
         <v>481</v>
       </c>