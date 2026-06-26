--- v0 (2025-11-16)
+++ v1 (2026-06-26)
@@ -2739,51 +2739,53 @@
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>75</v>
       </c>
       <c r="J15" t="s">
         <v>75</v>
       </c>
       <c r="K15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>16</v>
       </c>
-      <c r="B16"/>
+      <c r="B16" t="s">
+        <v>11</v>
+      </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>77</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>58</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="s">
         <v>78</v>
       </c>
       <c r="J16" t="s">
         <v>78</v>
       </c>
       <c r="K16" t="s">
         <v>79</v>
       </c>