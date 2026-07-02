--- v0 (2025-11-08)
+++ v1 (2026-07-02)
@@ -1721,51 +1721,51 @@
   <si>
     <t>00:48:45.21</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Maula</t>
   </si>
   <si>
     <t>0:48:38</t>
   </si>
   <si>
     <t>0:23:38</t>
   </si>
   <si>
     <t>0:47:47</t>
   </si>
   <si>
     <t>00:48:51.32</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Matisons Runner’s Club Ventspils</t>
   </si>
   <si>
     <t>0:49:00</t>
   </si>
   <si>
     <t>0:23:14</t>
   </si>
   <si>
     <t>0:48:03</t>
   </si>
   <si>
     <t>00:49:15.43</t>
   </si>
   <si>
     <t>Ringolds</t>
   </si>
   <si>
     <t>Ozoliņš</t>
   </si>
   <si>
     <t>0:49:04</t>
   </si>