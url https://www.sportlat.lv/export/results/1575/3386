--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -5482,51 +5482,53 @@
         <v>507</v>
       </c>
       <c r="G76" t="s">
         <v>165</v>
       </c>
       <c r="H76">
         <v>3</v>
       </c>
       <c r="I76" t="s">
         <v>508</v>
       </c>
       <c r="J76" t="s">
         <v>509</v>
       </c>
       <c r="K76" t="s">
         <v>473</v>
       </c>
       <c r="L76" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>76</v>
       </c>
-      <c r="B77"/>
+      <c r="B77" t="s">
+        <v>12</v>
+      </c>
       <c r="C77" t="s">
         <v>511</v>
       </c>
       <c r="D77" t="s">
         <v>512</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>513</v>
       </c>
       <c r="G77" t="s">
         <v>104</v>
       </c>
       <c r="H77">
         <v>3</v>
       </c>
       <c r="I77" t="s">
         <v>514</v>
       </c>
       <c r="J77" t="s">
         <v>515</v>
       </c>
       <c r="K77" t="s">
         <v>516</v>
       </c>