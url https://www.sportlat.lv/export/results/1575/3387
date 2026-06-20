--- v0 (2025-11-07)
+++ v1 (2026-06-20)
@@ -4325,51 +4325,53 @@
         <v>271</v>
       </c>
       <c r="F65" t="s">
         <v>194</v>
       </c>
       <c r="G65" t="s">
         <v>82</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="s">
         <v>354</v>
       </c>
       <c r="J65" t="s">
         <v>355</v>
       </c>
       <c r="K65" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
       <c r="C66" t="s">
         <v>290</v>
       </c>
       <c r="D66" t="s">
         <v>357</v>
       </c>
       <c r="E66" t="s">
         <v>94</v>
       </c>
       <c r="F66" t="s">
         <v>51</v>
       </c>
       <c r="G66" t="s">
         <v>16</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s">
         <v>358</v>
       </c>
       <c r="J66" t="s">
         <v>359</v>
       </c>
       <c r="K66" t="s">