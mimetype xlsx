--- v0 (2025-12-29)
+++ v1 (2026-10-11)
@@ -4270,51 +4270,53 @@
         <v>190</v>
       </c>
       <c r="F31" t="s">
         <v>81</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31" t="s">
         <v>191</v>
       </c>
       <c r="J31" t="s">
         <v>192</v>
       </c>
       <c r="K31" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
       <c r="C32" t="s">
         <v>194</v>
       </c>
       <c r="D32" t="s">
         <v>195</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32" t="s">
         <v>196</v>
       </c>
       <c r="J32" t="s">
         <v>197</v>
       </c>
       <c r="K32" t="s">
@@ -7152,51 +7154,53 @@
         <v>604</v>
       </c>
       <c r="F117" t="s">
         <v>81</v>
       </c>
       <c r="G117" t="s">
         <v>82</v>
       </c>
       <c r="H117">
         <v>3</v>
       </c>
       <c r="I117" t="s">
         <v>605</v>
       </c>
       <c r="J117" t="s">
         <v>606</v>
       </c>
       <c r="K117" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
-      <c r="B118"/>
+      <c r="B118" t="s">
+        <v>11</v>
+      </c>
       <c r="C118" t="s">
         <v>351</v>
       </c>
       <c r="D118" t="s">
         <v>608</v>
       </c>
       <c r="E118" t="s">
         <v>609</v>
       </c>
       <c r="F118" t="s">
         <v>81</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118">
         <v>3</v>
       </c>
       <c r="I118" t="s">
         <v>610</v>
       </c>
       <c r="J118" t="s">
         <v>611</v>
       </c>
       <c r="K118" t="s">