--- v1 (2026-02-09)
+++ v2 (2026-06-25)
@@ -2456,51 +2456,51 @@
   <si>
     <t>0:12:10</t>
   </si>
   <si>
     <t>00:30:08.55</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Ansbergs</t>
   </si>
   <si>
     <t>0:30:41</t>
   </si>
   <si>
     <t>0:13:09</t>
   </si>
   <si>
     <t>00:30:08.13</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>0:11:51</t>
   </si>
   <si>
     <t>00:30:25.85</t>
   </si>
   <si>
     <t>Zvirgzdiņa</t>
   </si>
   <si>
     <t>0:30:42</t>
   </si>
   <si>
     <t>00:30:14.93</t>
   </si>
   <si>
     <t>Alise</t>
   </si>
   <si>
     <t>Komasa</t>
   </si>
   <si>
     <t>0:30:43</t>
   </si>
@@ -7138,51 +7138,53 @@
         <v>187</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86">
         <v>2</v>
       </c>
       <c r="I86" t="s">
         <v>458</v>
       </c>
       <c r="J86" t="s">
         <v>459</v>
       </c>
       <c r="K86" t="s">
         <v>458</v>
       </c>
       <c r="L86" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87"/>
+      <c r="B87" t="s">
+        <v>20</v>
+      </c>
       <c r="C87" t="s">
         <v>395</v>
       </c>
       <c r="D87" t="s">
         <v>461</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>462</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
       <c r="H87">
         <v>2</v>
       </c>
       <c r="I87" t="s">
         <v>458</v>
       </c>
       <c r="J87" t="s">
         <v>463</v>
       </c>
       <c r="K87" t="s">
         <v>458</v>
       </c>