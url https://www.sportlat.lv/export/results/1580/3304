--- v2 (2026-06-25)
+++ v3 (2026-08-09)
@@ -10646,51 +10646,53 @@
         <v>616</v>
       </c>
       <c r="G183" t="s">
         <v>121</v>
       </c>
       <c r="H183">
         <v>2</v>
       </c>
       <c r="I183" t="s">
         <v>895</v>
       </c>
       <c r="J183" t="s">
         <v>743</v>
       </c>
       <c r="K183" t="s">
         <v>895</v>
       </c>
       <c r="L183" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184">
         <v>183</v>
       </c>
-      <c r="B184"/>
+      <c r="B184" t="s">
+        <v>20</v>
+      </c>
       <c r="C184" t="s">
         <v>897</v>
       </c>
       <c r="D184" t="s">
         <v>898</v>
       </c>
       <c r="E184" t="s">
         <v>899</v>
       </c>
       <c r="F184" t="s">
         <v>30</v>
       </c>
       <c r="G184" t="s">
         <v>195</v>
       </c>
       <c r="H184">
         <v>2</v>
       </c>
       <c r="I184" t="s">
         <v>900</v>
       </c>
       <c r="J184" t="s">
         <v>901</v>
       </c>
       <c r="K184" t="s">