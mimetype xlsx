--- v0 (2025-10-07)
+++ v1 (2026-05-11)
@@ -3314,51 +3314,51 @@
   <si>
     <t>Neimane</t>
   </si>
   <si>
     <t>Sporta Draugi</t>
   </si>
   <si>
     <t>1:08:48</t>
   </si>
   <si>
     <t>00:00:55.51</t>
   </si>
   <si>
     <t>00:00:59.80</t>
   </si>
   <si>
     <t>0:35:57</t>
   </si>
   <si>
     <t>01:08:47.78</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:09:05</t>
   </si>
   <si>
     <t>00:00:54.79</t>
   </si>
   <si>
     <t>0:33:01</t>
   </si>
   <si>
     <t>00:01:17.81</t>
   </si>
   <si>
     <t>0:36:05</t>
   </si>
   <si>
     <t>01:09:04.90</t>
   </si>
   <si>
     <t>Inese</t>
   </si>
   <si>
     <t>Vaivode</t>
   </si>