--- v1 (2026-05-11)
+++ v2 (2026-06-25)
@@ -1175,51 +1175,51 @@
   <si>
     <t>VSK Noskrien</t>
   </si>
   <si>
     <t>0:49:41</t>
   </si>
   <si>
     <t>00:00:38.90</t>
   </si>
   <si>
     <t>0:25:02</t>
   </si>
   <si>
     <t>00:00:39.20</t>
   </si>
   <si>
     <t>0:24:39</t>
   </si>
   <si>
     <t>00:49:40.53</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:49:44</t>
   </si>
   <si>
     <t>00:00:40.83</t>
   </si>
   <si>
     <t>00:00:41.08</t>
   </si>
   <si>
     <t>0:25:43</t>
   </si>
   <si>
     <t>00:49:43.51</t>
   </si>
   <si>
     <t>Gatis</t>
   </si>
   <si>
     <t>Lozbergs</t>
   </si>
   <si>
     <t>Limbaži Skrien</t>
   </si>