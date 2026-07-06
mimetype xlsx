--- v0 (2025-11-11)
+++ v1 (2026-07-06)
@@ -6978,51 +6978,53 @@
         <v>52</v>
       </c>
       <c r="G90" t="s">
         <v>101</v>
       </c>
       <c r="H90">
         <v>3</v>
       </c>
       <c r="I90" t="s">
         <v>501</v>
       </c>
       <c r="J90" t="s">
         <v>505</v>
       </c>
       <c r="K90" t="s">
         <v>501</v>
       </c>
       <c r="L90" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>90</v>
       </c>
-      <c r="B91"/>
+      <c r="B91" t="s">
+        <v>12</v>
+      </c>
       <c r="C91" t="s">
         <v>376</v>
       </c>
       <c r="D91" t="s">
         <v>507</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>508</v>
       </c>
       <c r="G91" t="s">
         <v>25</v>
       </c>
       <c r="H91">
         <v>3</v>
       </c>
       <c r="I91" t="s">
         <v>509</v>
       </c>
       <c r="J91" t="s">
         <v>510</v>
       </c>
       <c r="K91" t="s">
         <v>509</v>
       </c>