--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -5336,51 +5336,53 @@
         <v>275</v>
       </c>
       <c r="G45" t="s">
         <v>162</v>
       </c>
       <c r="H45">
         <v>3</v>
       </c>
       <c r="I45" t="s">
         <v>276</v>
       </c>
       <c r="J45" t="s">
         <v>277</v>
       </c>
       <c r="K45" t="s">
         <v>276</v>
       </c>
       <c r="L45" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
       <c r="C46" t="s">
         <v>279</v>
       </c>
       <c r="D46" t="s">
         <v>280</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>281</v>
       </c>
       <c r="G46" t="s">
         <v>101</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46" t="s">
         <v>282</v>
       </c>
       <c r="J46" t="s">
         <v>283</v>
       </c>
       <c r="K46" t="s">
         <v>282</v>
       </c>