--- v0 (2025-11-17)
+++ v1 (2026-08-13)
@@ -2276,51 +2276,53 @@
         <v>28</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="s">
         <v>159</v>
       </c>
       <c r="J20" t="s">
         <v>160</v>
       </c>
       <c r="K20" t="s">
         <v>123</v>
       </c>
       <c r="L20" t="s">
         <v>161</v>
       </c>
       <c r="M20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
       <c r="C21" t="s">
         <v>95</v>
       </c>
       <c r="D21" t="s">
         <v>163</v>
       </c>
       <c r="E21" t="s">
         <v>164</v>
       </c>
       <c r="F21" t="s">
         <v>165</v>
       </c>
       <c r="G21" t="s">
         <v>54</v>
       </c>
       <c r="H21">
         <v>3</v>
       </c>
       <c r="I21" t="s">
         <v>166</v>
       </c>
       <c r="J21" t="s">
         <v>167</v>
       </c>
       <c r="K21" t="s">