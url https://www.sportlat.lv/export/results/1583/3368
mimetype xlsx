--- v0 (2025-10-02)
+++ v1 (2026-08-10)
@@ -6663,51 +6663,53 @@
         <v>32</v>
       </c>
       <c r="G96" t="s">
         <v>247</v>
       </c>
       <c r="H96">
         <v>2</v>
       </c>
       <c r="I96" t="s">
         <v>597</v>
       </c>
       <c r="J96" t="s">
         <v>598</v>
       </c>
       <c r="K96" t="s">
         <v>599</v>
       </c>
       <c r="L96" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
         <v>96</v>
       </c>
-      <c r="B97"/>
+      <c r="B97" t="s">
+        <v>21</v>
+      </c>
       <c r="C97" t="s">
         <v>601</v>
       </c>
       <c r="D97" t="s">
         <v>602</v>
       </c>
       <c r="E97" t="s">
         <v>273</v>
       </c>
       <c r="F97" t="s">
         <v>48</v>
       </c>
       <c r="G97" t="s">
         <v>33</v>
       </c>
       <c r="H97">
         <v>2</v>
       </c>
       <c r="I97" t="s">
         <v>603</v>
       </c>
       <c r="J97" t="s">
         <v>604</v>
       </c>
       <c r="K97" t="s">