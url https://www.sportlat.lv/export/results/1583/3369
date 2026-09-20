--- v1 (2026-02-04)
+++ v2 (2026-09-20)
@@ -2411,51 +2411,53 @@
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
         <v>48</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>154</v>
       </c>
       <c r="J31" t="s">
         <v>154</v>
       </c>
       <c r="K31" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
       <c r="D32" t="s">
         <v>156</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>71</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>154</v>
       </c>
       <c r="J32" t="s">
         <v>154</v>
       </c>
       <c r="K32" t="s">
         <v>157</v>
       </c>