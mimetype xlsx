--- v0 (2025-11-14)
+++ v1 (2026-08-28)
@@ -1376,51 +1376,53 @@
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6" t="s">
         <v>37</v>
       </c>
       <c r="K6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>7</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
       <c r="J7" t="s">
         <v>41</v>
       </c>
       <c r="K7" t="s">