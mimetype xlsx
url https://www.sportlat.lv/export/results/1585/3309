--- v1 (2026-02-09)
+++ v2 (2026-06-26)
@@ -8251,51 +8251,53 @@
         <v>118</v>
       </c>
       <c r="H101">
         <v>4</v>
       </c>
       <c r="I101" t="s">
         <v>729</v>
       </c>
       <c r="J101" t="s">
         <v>663</v>
       </c>
       <c r="K101" t="s">
         <v>664</v>
       </c>
       <c r="L101" t="s">
         <v>730</v>
       </c>
       <c r="M101" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102"/>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
       <c r="C102" t="s">
         <v>732</v>
       </c>
       <c r="D102" t="s">
         <v>733</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>95</v>
       </c>
       <c r="G102" t="s">
         <v>18</v>
       </c>
       <c r="H102">
         <v>4</v>
       </c>
       <c r="I102" t="s">
         <v>734</v>
       </c>
       <c r="J102" t="s">
         <v>735</v>
       </c>
       <c r="K102" t="s">
         <v>736</v>
       </c>