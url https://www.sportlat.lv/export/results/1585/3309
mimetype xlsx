--- v2 (2026-06-26)
+++ v3 (2026-08-10)
@@ -5705,51 +5705,53 @@
         <v>18</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="s">
         <v>297</v>
       </c>
       <c r="J37" t="s">
         <v>217</v>
       </c>
       <c r="K37" t="s">
         <v>298</v>
       </c>
       <c r="L37" t="s">
         <v>299</v>
       </c>
       <c r="M37" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>37</v>
       </c>
-      <c r="B38"/>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
       <c r="C38" t="s">
         <v>301</v>
       </c>
       <c r="D38" t="s">
         <v>302</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>261</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="H38">
         <v>4</v>
       </c>
       <c r="I38" t="s">
         <v>303</v>
       </c>
       <c r="J38" t="s">
         <v>304</v>
       </c>
       <c r="K38" t="s">
         <v>305</v>
       </c>