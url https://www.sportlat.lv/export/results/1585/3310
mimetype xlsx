--- v0 (2025-10-10)
+++ v1 (2026-06-21)
@@ -917,51 +917,51 @@
   <si>
     <t>0:49:13</t>
   </si>
   <si>
     <t>0:21:25</t>
   </si>
   <si>
     <t>00:49:06.62</t>
   </si>
   <si>
     <t>Skrinda</t>
   </si>
   <si>
     <t>0:49:24</t>
   </si>
   <si>
     <t>0:21:02</t>
   </si>
   <si>
     <t>00:49:18.94</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:49:26</t>
   </si>
   <si>
     <t>0:21:05</t>
   </si>
   <si>
     <t>00:49:22.83</t>
   </si>
   <si>
     <t>Jonelis</t>
   </si>
   <si>
     <t>Matisons Runner’s Club/ Ventspils Jūras Lauvas</t>
   </si>
   <si>
     <t>0:49:44</t>
   </si>
   <si>
     <t>0:21:14</t>
   </si>
   <si>
     <t>00:49:41.03</t>
   </si>