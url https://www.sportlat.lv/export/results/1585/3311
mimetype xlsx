--- v0 (2025-10-02)
+++ v1 (2026-06-23)
@@ -1778,51 +1778,51 @@
   <si>
     <t>14:00:34.37</t>
   </si>
   <si>
     <t>Naglis</t>
   </si>
   <si>
     <t>0:30:43</t>
   </si>
   <si>
     <t>14:00:43.53</t>
   </si>
   <si>
     <t>Egīls</t>
   </si>
   <si>
     <t>Kreislers</t>
   </si>
   <si>
     <t>0:30:44</t>
   </si>
   <si>
     <t>14:00:44.11</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>14:00:44.46</t>
   </si>
   <si>
     <t>Zīberts</t>
   </si>
   <si>
     <t>14:00:44.97</t>
   </si>
   <si>
     <t>Šlikaitis</t>
   </si>
   <si>
     <t>VMK</t>
   </si>
   <si>
     <t>0:30:45</t>
   </si>
   <si>
     <t>14:00:45.25</t>
   </si>
   <si>
     <t>Olha</t>
   </si>
@@ -6213,51 +6213,53 @@
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>46</v>
       </c>
       <c r="G89" t="s">
         <v>100</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>407</v>
       </c>
       <c r="J89" t="s">
         <v>407</v>
       </c>
       <c r="K89" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
-      <c r="B90"/>
+      <c r="B90" t="s">
+        <v>11</v>
+      </c>
       <c r="C90" t="s">
         <v>409</v>
       </c>
       <c r="D90" t="s">
         <v>410</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>242</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>411</v>
       </c>
       <c r="J90" t="s">
         <v>411</v>
       </c>
       <c r="K90" t="s">
         <v>412</v>
       </c>