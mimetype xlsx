--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -4247,51 +4247,53 @@
         <v>167</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>168</v>
       </c>
       <c r="J31" t="s">
         <v>168</v>
       </c>
       <c r="K31" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
       <c r="C32" t="s">
         <v>170</v>
       </c>
       <c r="D32" t="s">
         <v>171</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>172</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>173</v>
       </c>
       <c r="J32" t="s">
         <v>173</v>
       </c>
       <c r="K32" t="s">
         <v>174</v>
       </c>
@@ -8180,51 +8182,53 @@
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
         <v>85</v>
       </c>
       <c r="G148" t="s">
         <v>100</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>618</v>
       </c>
       <c r="J148" t="s">
         <v>618</v>
       </c>
       <c r="K148" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>148</v>
       </c>
-      <c r="B149"/>
+      <c r="B149" t="s">
+        <v>11</v>
+      </c>
       <c r="C149" t="s">
         <v>477</v>
       </c>
       <c r="D149" t="s">
         <v>623</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>85</v>
       </c>
       <c r="G149" t="s">
         <v>100</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>618</v>
       </c>
       <c r="J149" t="s">
         <v>618</v>
       </c>
       <c r="K149" t="s">
         <v>624</v>
       </c>