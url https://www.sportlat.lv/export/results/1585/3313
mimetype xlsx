--- v0 (2025-10-05)
+++ v1 (2026-05-06)
@@ -1163,51 +1163,53 @@
         <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>24</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="s">
         <v>50</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="K7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8"/>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="K8" t="s">
         <v>58</v>
       </c>
@@ -1260,51 +1262,53 @@
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10" t="s">
         <v>67</v>
       </c>
       <c r="K10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>55</v>
       </c>
       <c r="G11" t="s">
         <v>24</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11" t="s">
         <v>72</v>
       </c>
       <c r="K11" t="s">
         <v>73</v>
       </c>