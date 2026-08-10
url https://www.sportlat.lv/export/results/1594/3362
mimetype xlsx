--- v0 (2025-11-18)
+++ v1 (2026-08-10)
@@ -680,51 +680,53 @@
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="J5" t="s">
         <v>31</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
-      <c r="B6"/>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6" t="s">
         <v>37</v>
       </c>
       <c r="K6" t="s">