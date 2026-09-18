--- v0 (2025-10-02)
+++ v1 (2026-09-18)
@@ -8260,51 +8260,53 @@
         <v>346</v>
       </c>
       <c r="F149" t="s">
         <v>45</v>
       </c>
       <c r="G149" t="s">
         <v>32</v>
       </c>
       <c r="H149">
         <v>2</v>
       </c>
       <c r="I149" t="s">
         <v>749</v>
       </c>
       <c r="J149" t="s">
         <v>750</v>
       </c>
       <c r="K149" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>149</v>
       </c>
-      <c r="B150"/>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150" t="s">
         <v>752</v>
       </c>
       <c r="E150" t="s">
         <v>753</v>
       </c>
       <c r="F150" t="s">
         <v>45</v>
       </c>
       <c r="G150" t="s">
         <v>32</v>
       </c>
       <c r="H150">
         <v>2</v>
       </c>
       <c r="I150" t="s">
         <v>754</v>
       </c>
       <c r="J150" t="s">
         <v>755</v>
       </c>
       <c r="K150" t="s">