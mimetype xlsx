--- v0 (2025-11-17)
+++ v1 (2026-07-12)
@@ -1577,51 +1577,51 @@
   <si>
     <t>Izabella</t>
   </si>
   <si>
     <t>Bogdanova</t>
   </si>
   <si>
     <t>L4</t>
   </si>
   <si>
     <t>0:49:14</t>
   </si>
   <si>
     <t>0:23:49</t>
   </si>
   <si>
     <t>0:48:52</t>
   </si>
   <si>
     <t>00:48:47.64</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:49:23</t>
   </si>
   <si>
     <t>0:23:27</t>
   </si>
   <si>
     <t>0:48:55</t>
   </si>
   <si>
     <t>00:48:53.04</t>
   </si>
   <si>
     <t>Ludmila</t>
   </si>
   <si>
     <t>Joce</t>
   </si>
   <si>
     <t>Matisons Runner`s Club</t>
   </si>
   <si>
     <t>Kuldīgas nov.</t>
   </si>