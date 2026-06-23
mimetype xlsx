--- v0 (2025-11-18)
+++ v1 (2026-06-23)
@@ -5197,51 +5197,53 @@
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>394</v>
       </c>
       <c r="G71" t="s">
         <v>98</v>
       </c>
       <c r="H71">
         <v>2</v>
       </c>
       <c r="I71" t="s">
         <v>395</v>
       </c>
       <c r="J71" t="s">
         <v>373</v>
       </c>
       <c r="K71" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
-      <c r="B72"/>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
       <c r="C72" t="s">
         <v>397</v>
       </c>
       <c r="D72" t="s">
         <v>398</v>
       </c>
       <c r="E72" t="s">
         <v>163</v>
       </c>
       <c r="F72" t="s">
         <v>113</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" t="s">
         <v>399</v>
       </c>
       <c r="J72" t="s">
         <v>390</v>
       </c>
       <c r="K72" t="s">