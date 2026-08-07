--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -4523,51 +4523,53 @@
         <v>184</v>
       </c>
       <c r="F51" t="s">
         <v>185</v>
       </c>
       <c r="G51" t="s">
         <v>235</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" t="s">
         <v>300</v>
       </c>
       <c r="J51" t="s">
         <v>297</v>
       </c>
       <c r="K51" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
-      <c r="B52"/>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52" t="s">
         <v>302</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="I52" t="s">
         <v>303</v>
       </c>
       <c r="J52" t="s">
         <v>304</v>
       </c>
       <c r="K52" t="s">
         <v>305</v>
       </c>