--- v0 (2025-10-03)
+++ v1 (2026-07-16)
@@ -1049,51 +1049,53 @@
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4"/>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="K4" t="s">