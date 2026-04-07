--- v0 (2025-11-15)
+++ v1 (2026-04-07)
@@ -8186,51 +8186,53 @@
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>578</v>
       </c>
       <c r="G130" t="s">
         <v>223</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>579</v>
       </c>
       <c r="J130" t="s">
         <v>579</v>
       </c>
       <c r="K130" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
-      <c r="B131"/>
+      <c r="B131" t="s">
+        <v>11</v>
+      </c>
       <c r="C131" t="s">
         <v>581</v>
       </c>
       <c r="D131" t="s">
         <v>582</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>583</v>
       </c>
       <c r="G131" t="s">
         <v>158</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>584</v>
       </c>
       <c r="J131" t="s">
         <v>584</v>
       </c>
       <c r="K131" t="s">
         <v>585</v>
       </c>