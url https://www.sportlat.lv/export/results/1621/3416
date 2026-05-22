--- v1 (2026-04-07)
+++ v2 (2026-05-22)
@@ -11253,51 +11253,53 @@
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>182</v>
       </c>
       <c r="G223" t="s">
         <v>118</v>
       </c>
       <c r="H223">
         <v>1</v>
       </c>
       <c r="I223" t="s">
         <v>911</v>
       </c>
       <c r="J223" t="s">
         <v>911</v>
       </c>
       <c r="K223" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>223</v>
       </c>
-      <c r="B224"/>
+      <c r="B224" t="s">
+        <v>11</v>
+      </c>
       <c r="C224" t="s">
         <v>712</v>
       </c>
       <c r="D224" t="s">
         <v>913</v>
       </c>
       <c r="E224" t="s">
         <v>228</v>
       </c>
       <c r="F224" t="s">
         <v>33</v>
       </c>
       <c r="G224" t="s">
         <v>207</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224" t="s">
         <v>914</v>
       </c>
       <c r="J224" t="s">
         <v>914</v>
       </c>
       <c r="K224" t="s">