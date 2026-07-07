--- v2 (2026-05-22)
+++ v3 (2026-07-07)
@@ -7990,51 +7990,53 @@
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>33</v>
       </c>
       <c r="G124" t="s">
         <v>108</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>552</v>
       </c>
       <c r="J124" t="s">
         <v>552</v>
       </c>
       <c r="K124" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
-      <c r="B125"/>
+      <c r="B125" t="s">
+        <v>11</v>
+      </c>
       <c r="C125" t="s">
         <v>554</v>
       </c>
       <c r="D125" t="s">
         <v>555</v>
       </c>
       <c r="E125" t="s">
         <v>556</v>
       </c>
       <c r="F125" t="s">
         <v>33</v>
       </c>
       <c r="G125" t="s">
         <v>141</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>557</v>
       </c>
       <c r="J125" t="s">
         <v>557</v>
       </c>
       <c r="K125" t="s">