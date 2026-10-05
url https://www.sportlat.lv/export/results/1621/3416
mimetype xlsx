--- v3 (2026-07-07)
+++ v4 (2026-10-05)
@@ -500,51 +500,51 @@
   <si>
     <t>00:23:28.78</t>
   </si>
   <si>
     <t>Ilze</t>
   </si>
   <si>
     <t>Čamane</t>
   </si>
   <si>
     <t>Preiļi</t>
   </si>
   <si>
     <t>4S</t>
   </si>
   <si>
     <t>0:23:32</t>
   </si>
   <si>
     <t>00:23:31.44</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:23:33</t>
   </si>
   <si>
     <t>00:23:33.00</t>
   </si>
   <si>
     <t>Leonīds</t>
   </si>
   <si>
     <t>Valdonis</t>
   </si>
   <si>
     <t>6V</t>
   </si>
   <si>
     <t>0:23:36</t>
   </si>
   <si>
     <t>00:23:35.55</t>
   </si>
   <si>
     <t>Jekaterina</t>
   </si>
@@ -10723,51 +10723,53 @@
         <v>277</v>
       </c>
       <c r="F207" t="s">
         <v>33</v>
       </c>
       <c r="G207" t="s">
         <v>118</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207" t="s">
         <v>857</v>
       </c>
       <c r="J207" t="s">
         <v>857</v>
       </c>
       <c r="K207" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>207</v>
       </c>
-      <c r="B208"/>
+      <c r="B208" t="s">
+        <v>11</v>
+      </c>
       <c r="C208" t="s">
         <v>859</v>
       </c>
       <c r="D208" t="s">
         <v>860</v>
       </c>
       <c r="E208" t="s">
         <v>861</v>
       </c>
       <c r="F208" t="s">
         <v>33</v>
       </c>
       <c r="G208" t="s">
         <v>118</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
         <v>862</v>
       </c>
       <c r="J208" t="s">
         <v>862</v>
       </c>
       <c r="K208" t="s">