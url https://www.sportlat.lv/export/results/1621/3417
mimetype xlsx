--- v0 (2025-12-23)
+++ v1 (2026-05-07)
@@ -7816,51 +7816,53 @@
         <v>557</v>
       </c>
       <c r="F153" t="s">
         <v>15</v>
       </c>
       <c r="G153" t="s">
         <v>186</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
         <v>558</v>
       </c>
       <c r="J153" t="s">
         <v>558</v>
       </c>
       <c r="K153" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>153</v>
       </c>
-      <c r="B154"/>
+      <c r="B154" t="s">
+        <v>11</v>
+      </c>
       <c r="C154" t="s">
         <v>560</v>
       </c>
       <c r="D154" t="s">
         <v>561</v>
       </c>
       <c r="E154" t="s">
         <v>160</v>
       </c>
       <c r="F154" t="s">
         <v>15</v>
       </c>
       <c r="G154" t="s">
         <v>186</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
         <v>562</v>
       </c>
       <c r="J154" t="s">
         <v>562</v>
       </c>
       <c r="K154" t="s">