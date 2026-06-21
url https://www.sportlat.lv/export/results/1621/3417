--- v1 (2026-05-07)
+++ v2 (2026-06-21)
@@ -3157,51 +3157,53 @@
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>44</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="K8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>47</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
       <c r="K9" t="s">
         <v>48</v>
       </c>