--- v1 (2026-01-07)
+++ v2 (2026-07-11)
@@ -5672,51 +5672,53 @@
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>25</v>
       </c>
       <c r="G95" t="s">
         <v>126</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>349</v>
       </c>
       <c r="J95" t="s">
         <v>349</v>
       </c>
       <c r="K95" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
-      <c r="B96"/>
+      <c r="B96" t="s">
+        <v>17</v>
+      </c>
       <c r="C96" t="s">
         <v>296</v>
       </c>
       <c r="D96" t="s">
         <v>350</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>86</v>
       </c>
       <c r="G96" t="s">
         <v>102</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>351</v>
       </c>
       <c r="J96" t="s">
         <v>351</v>
       </c>
       <c r="K96" t="s">
         <v>351</v>
       </c>