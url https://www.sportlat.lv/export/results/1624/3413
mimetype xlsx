--- v0 (2025-11-08)
+++ v1 (2026-06-25)
@@ -170,50 +170,53 @@
   <si>
     <t>Glušņevs</t>
   </si>
   <si>
     <t>Rieksti/Supervaroņi</t>
   </si>
   <si>
     <t>00:35:45</t>
   </si>
   <si>
     <t>Matas</t>
   </si>
   <si>
     <t>Baura</t>
   </si>
   <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Šiaulių rajonas</t>
   </si>
   <si>
     <t>00:35:50</t>
   </si>
   <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Pavelko</t>
   </si>
   <si>
     <t>00:35:54</t>
   </si>
   <si>
     <t>Mikas</t>
   </si>
   <si>
     <t>Montvilas</t>
   </si>
   <si>
     <t>00:36:24</t>
   </si>
   <si>
     <t>Gailis</t>
   </si>
   <si>
     <t>Auseklis IK</t>
   </si>
   <si>
     <t>00:36:31</t>
@@ -327,53 +330,50 @@
     <t>00:38:26</t>
   </si>
   <si>
     <t>Edgars</t>
   </si>
   <si>
     <t>Auziņš</t>
   </si>
   <si>
     <t>Matisons Runner’s Club</t>
   </si>
   <si>
     <t>00:38:41</t>
   </si>
   <si>
     <t>Viesturs</t>
   </si>
   <si>
     <t>Lore</t>
   </si>
   <si>
     <t>En8</t>
   </si>
   <si>
     <t>00:39:08</t>
-  </si>
-[...1 lines deleted...]
-    <t>UKR</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>Kalashnikova</t>
   </si>
   <si>
     <t>00:39:11</t>
   </si>
   <si>
     <t>Normunds</t>
   </si>
   <si>
     <t>Runčs</t>
   </si>
   <si>
     <t>Ogre</t>
   </si>
   <si>
     <t>00:39:18</t>
   </si>
   <si>
     <t>Ernestas</t>
   </si>
@@ -2341,512 +2341,514 @@
         <v>49</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="s">
         <v>51</v>
       </c>
       <c r="J10" t="s">
         <v>51</v>
       </c>
       <c r="K10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>41</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>41</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>24</v>
       </c>
       <c r="G19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19">
         <v>2</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
       <c r="I20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
       <c r="I23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>106</v>
       </c>
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="s">
         <v>108</v>
       </c>
       <c r="J24" t="s">
         <v>108</v>
       </c>
       <c r="K24" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>109</v>
       </c>
       <c r="D25" t="s">
@@ -2868,51 +2870,51 @@
       <c r="J25" t="s">
         <v>112</v>
       </c>
       <c r="K25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
         <v>113</v>
       </c>
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="s">
         <v>116</v>
       </c>
       <c r="J26" t="s">
         <v>116</v>
       </c>
       <c r="K26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>117</v>
       </c>
       <c r="D27" t="s">
@@ -2938,154 +2940,154 @@
       </c>
       <c r="K27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>122</v>
       </c>
       <c r="D28" t="s">
         <v>123</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>120</v>
       </c>
       <c r="G28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H28">
         <v>2</v>
       </c>
       <c r="I28" t="s">
         <v>125</v>
       </c>
       <c r="J28" t="s">
         <v>125</v>
       </c>
       <c r="K28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>126</v>
       </c>
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H29">
         <v>2</v>
       </c>
       <c r="I29" t="s">
         <v>128</v>
       </c>
       <c r="J29" t="s">
         <v>128</v>
       </c>
       <c r="K29" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="s">
         <v>131</v>
       </c>
       <c r="J30" t="s">
         <v>131</v>
       </c>
       <c r="K30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>132</v>
       </c>
       <c r="E31" t="s">
         <v>133</v>
       </c>
       <c r="F31" t="s">
         <v>134</v>
       </c>
       <c r="G31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31" t="s">
         <v>135</v>
       </c>
       <c r="J31" t="s">
         <v>135</v>
       </c>
       <c r="K31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>122</v>
       </c>
       <c r="D32" t="s">
@@ -3109,83 +3111,83 @@
       <c r="J32" t="s">
         <v>138</v>
       </c>
       <c r="K32" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>139</v>
       </c>
       <c r="D33" t="s">
         <v>140</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>111</v>
       </c>
       <c r="G33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H33">
         <v>2</v>
       </c>
       <c r="I33" t="s">
         <v>141</v>
       </c>
       <c r="J33" t="s">
         <v>141</v>
       </c>
       <c r="K33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>142</v>
       </c>
       <c r="D34" t="s">
         <v>143</v>
       </c>
       <c r="E34" t="s">
         <v>144</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34">
         <v>2</v>
       </c>
       <c r="I34" t="s">
         <v>145</v>
       </c>
       <c r="J34" t="s">
         <v>145</v>
       </c>
       <c r="K34" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
@@ -3208,92 +3210,92 @@
       </c>
       <c r="I35" t="s">
         <v>149</v>
       </c>
       <c r="J35" t="s">
         <v>149</v>
       </c>
       <c r="K35" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>150</v>
       </c>
       <c r="D36" t="s">
         <v>151</v>
       </c>
       <c r="E36" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F36" t="s">
         <v>152</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36">
         <v>2</v>
       </c>
       <c r="I36" t="s">
         <v>153</v>
       </c>
       <c r="J36" t="s">
         <v>153</v>
       </c>
       <c r="K36" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37" t="s">
         <v>155</v>
       </c>
       <c r="E37" t="s">
         <v>156</v>
       </c>
       <c r="F37" t="s">
         <v>157</v>
       </c>
       <c r="G37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H37">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>158</v>
       </c>
       <c r="J37" t="s">
         <v>158</v>
       </c>
       <c r="K37" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>159</v>
       </c>
       <c r="D38" t="s">
@@ -3338,51 +3340,51 @@
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39">
         <v>2</v>
       </c>
       <c r="I39" t="s">
         <v>166</v>
       </c>
       <c r="J39" t="s">
         <v>166</v>
       </c>
       <c r="K39" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
         <v>167</v>
       </c>
       <c r="E40" t="s">
         <v>168</v>
       </c>
       <c r="F40" t="s">
         <v>169</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40">
         <v>2</v>
       </c>
       <c r="I40" t="s">
         <v>170</v>
       </c>
       <c r="J40" t="s">
         <v>170</v>
       </c>
       <c r="K40" t="s">
         <v>170</v>
       </c>
@@ -3417,398 +3419,398 @@
       </c>
       <c r="J41" t="s">
         <v>174</v>
       </c>
       <c r="K41" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>175</v>
       </c>
       <c r="D42" t="s">
         <v>176</v>
       </c>
       <c r="E42" t="s">
         <v>177</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G42" t="s">
         <v>178</v>
       </c>
       <c r="H42">
         <v>2</v>
       </c>
       <c r="I42" t="s">
         <v>179</v>
       </c>
       <c r="J42" t="s">
         <v>179</v>
       </c>
       <c r="K42" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>180</v>
       </c>
       <c r="D43" t="s">
         <v>181</v>
       </c>
       <c r="E43" t="s">
         <v>182</v>
       </c>
       <c r="F43" t="s">
         <v>183</v>
       </c>
       <c r="G43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="s">
         <v>184</v>
       </c>
       <c r="J43" t="s">
         <v>184</v>
       </c>
       <c r="K43" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
         <v>185</v>
       </c>
       <c r="D44" t="s">
         <v>186</v>
       </c>
       <c r="E44" t="s">
         <v>187</v>
       </c>
       <c r="F44" t="s">
         <v>188</v>
       </c>
       <c r="G44" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H44">
         <v>2</v>
       </c>
       <c r="I44" t="s">
         <v>189</v>
       </c>
       <c r="J44" t="s">
         <v>189</v>
       </c>
       <c r="K44" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
         <v>190</v>
       </c>
       <c r="D45" t="s">
         <v>191</v>
       </c>
       <c r="E45" t="s">
         <v>192</v>
       </c>
       <c r="F45" t="s">
         <v>183</v>
       </c>
       <c r="G45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
       <c r="I45" t="s">
         <v>193</v>
       </c>
       <c r="J45" t="s">
         <v>193</v>
       </c>
       <c r="K45" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
         <v>194</v>
       </c>
       <c r="D46" t="s">
         <v>195</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="F46" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="s">
         <v>196</v>
       </c>
       <c r="J46" t="s">
         <v>196</v>
       </c>
       <c r="K46" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C47" t="s">
         <v>197</v>
       </c>
       <c r="D47" t="s">
         <v>198</v>
       </c>
       <c r="E47" t="s">
         <v>49</v>
       </c>
       <c r="F47" t="s">
         <v>115</v>
       </c>
       <c r="G47" t="s">
         <v>199</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
       <c r="I47" t="s">
         <v>200</v>
       </c>
       <c r="J47" t="s">
         <v>200</v>
       </c>
       <c r="K47" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
         <v>201</v>
       </c>
       <c r="D48" t="s">
         <v>202</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48">
         <v>2</v>
       </c>
       <c r="I48" t="s">
         <v>203</v>
       </c>
       <c r="J48" t="s">
         <v>203</v>
       </c>
       <c r="K48" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
         <v>204</v>
       </c>
       <c r="D49" t="s">
         <v>205</v>
       </c>
       <c r="E49" t="s">
         <v>206</v>
       </c>
       <c r="F49" t="s">
         <v>41</v>
       </c>
       <c r="G49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="s">
         <v>207</v>
       </c>
       <c r="J49" t="s">
         <v>207</v>
       </c>
       <c r="K49" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
         <v>190</v>
       </c>
       <c r="D50" t="s">
         <v>208</v>
       </c>
       <c r="E50" t="s">
         <v>209</v>
       </c>
       <c r="F50" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G50" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" t="s">
         <v>210</v>
       </c>
       <c r="J50" t="s">
         <v>210</v>
       </c>
       <c r="K50" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
         <v>211</v>
       </c>
       <c r="D51" t="s">
         <v>212</v>
       </c>
       <c r="E51" t="s">
         <v>213</v>
       </c>
       <c r="F51" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" t="s">
         <v>214</v>
       </c>
       <c r="J51" t="s">
         <v>214</v>
       </c>
       <c r="K51" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C52" t="s">
         <v>215</v>
       </c>
       <c r="D52" t="s">
         <v>216</v>
       </c>
       <c r="E52" t="s">
         <v>217</v>
       </c>
       <c r="F52" t="s">
         <v>218</v>
       </c>
       <c r="G52" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="I52" t="s">
         <v>219</v>
       </c>
       <c r="J52" t="s">
         <v>219</v>
       </c>
       <c r="K52" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>220</v>
       </c>
       <c r="D53" t="s">
@@ -3824,127 +3826,127 @@
       <c r="H53">
         <v>2</v>
       </c>
       <c r="I53" t="s">
         <v>223</v>
       </c>
       <c r="J53" t="s">
         <v>223</v>
       </c>
       <c r="K53" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54" t="s">
         <v>225</v>
       </c>
       <c r="E54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F54" t="s">
         <v>41</v>
       </c>
       <c r="G54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54" t="s">
         <v>226</v>
       </c>
       <c r="J54" t="s">
         <v>226</v>
       </c>
       <c r="K54" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
         <v>215</v>
       </c>
       <c r="D55" t="s">
         <v>227</v>
       </c>
       <c r="E55" t="s">
         <v>228</v>
       </c>
       <c r="F55" t="s">
         <v>229</v>
       </c>
       <c r="G55" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55" t="s">
         <v>230</v>
       </c>
       <c r="J55" t="s">
         <v>230</v>
       </c>
       <c r="K55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56" t="s">
         <v>232</v>
       </c>
       <c r="E56" t="s">
         <v>233</v>
       </c>
       <c r="F56" t="s">
         <v>234</v>
       </c>
       <c r="G56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="s">
         <v>235</v>
       </c>
       <c r="J56" t="s">
         <v>235</v>
       </c>
       <c r="K56" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>236</v>
       </c>
       <c r="D57" t="s">
@@ -3967,51 +3969,51 @@
       </c>
       <c r="J57" t="s">
         <v>238</v>
       </c>
       <c r="K57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
         <v>154</v>
       </c>
       <c r="D58" t="s">
         <v>239</v>
       </c>
       <c r="E58" t="s">
         <v>209</v>
       </c>
       <c r="F58" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G58" t="s">
         <v>178</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58" t="s">
         <v>240</v>
       </c>
       <c r="J58" t="s">
         <v>240</v>
       </c>
       <c r="K58" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
@@ -4033,322 +4035,322 @@
       <c r="I59" t="s">
         <v>243</v>
       </c>
       <c r="J59" t="s">
         <v>243</v>
       </c>
       <c r="K59" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
         <v>154</v>
       </c>
       <c r="D60" t="s">
         <v>244</v>
       </c>
       <c r="E60" t="s">
         <v>245</v>
       </c>
       <c r="F60" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60">
         <v>2</v>
       </c>
       <c r="I60" t="s">
         <v>246</v>
       </c>
       <c r="J60" t="s">
         <v>246</v>
       </c>
       <c r="K60" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
         <v>247</v>
       </c>
       <c r="D61" t="s">
         <v>248</v>
       </c>
       <c r="E61" t="s">
         <v>209</v>
       </c>
       <c r="F61" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G61" t="s">
         <v>178</v>
       </c>
       <c r="H61">
         <v>2</v>
       </c>
       <c r="I61" t="s">
         <v>249</v>
       </c>
       <c r="J61" t="s">
         <v>249</v>
       </c>
       <c r="K61" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D62" t="s">
         <v>250</v>
       </c>
       <c r="E62" t="s">
         <v>209</v>
       </c>
       <c r="F62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62">
         <v>2</v>
       </c>
       <c r="I62" t="s">
         <v>251</v>
       </c>
       <c r="J62" t="s">
         <v>251</v>
       </c>
       <c r="K62" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D63" t="s">
         <v>252</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>253</v>
       </c>
       <c r="G63" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H63">
         <v>2</v>
       </c>
       <c r="I63" t="s">
         <v>254</v>
       </c>
       <c r="J63" t="s">
         <v>254</v>
       </c>
       <c r="K63" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D64" t="s">
         <v>255</v>
       </c>
       <c r="E64" t="s">
         <v>256</v>
       </c>
       <c r="F64" t="s">
         <v>257</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
       <c r="I64" t="s">
         <v>258</v>
       </c>
       <c r="J64" t="s">
         <v>258</v>
       </c>
       <c r="K64" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>259</v>
       </c>
       <c r="D65" t="s">
         <v>260</v>
       </c>
       <c r="E65" t="s">
         <v>261</v>
       </c>
       <c r="F65" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G65" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="s">
         <v>262</v>
       </c>
       <c r="J65" t="s">
         <v>262</v>
       </c>
       <c r="K65" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>263</v>
       </c>
       <c r="D66" t="s">
         <v>264</v>
       </c>
       <c r="E66" t="s">
         <v>209</v>
       </c>
       <c r="F66" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G66" t="s">
         <v>178</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s">
         <v>265</v>
       </c>
       <c r="J66" t="s">
         <v>265</v>
       </c>
       <c r="K66" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>266</v>
       </c>
       <c r="D67" t="s">
         <v>267</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>24</v>
       </c>
       <c r="G67" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H67">
         <v>2</v>
       </c>
       <c r="I67" t="s">
         <v>268</v>
       </c>
       <c r="J67" t="s">
         <v>268</v>
       </c>
       <c r="K67" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
         <v>269</v>
       </c>
       <c r="D68" t="s">
         <v>270</v>
       </c>
       <c r="E68" t="s">
         <v>209</v>
       </c>
       <c r="F68" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G68" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
       <c r="I68" t="s">
         <v>271</v>
       </c>
       <c r="J68" t="s">
         <v>271</v>
       </c>
       <c r="K68" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
         <v>272</v>
       </c>
       <c r="D69" t="s">
         <v>273</v>
       </c>
@@ -4506,51 +4508,51 @@
       </c>
       <c r="K73" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
         <v>288</v>
       </c>
       <c r="D74" t="s">
         <v>289</v>
       </c>
       <c r="E74" t="s">
         <v>290</v>
       </c>
       <c r="F74" t="s">
         <v>290</v>
       </c>
       <c r="G74" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>291</v>
       </c>
       <c r="J74" t="s">
         <v>291</v>
       </c>
       <c r="K74" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
         <v>292</v>
       </c>
       <c r="D75" t="s">
@@ -4571,51 +4573,51 @@
       <c r="I75" t="s">
         <v>297</v>
       </c>
       <c r="J75" t="s">
         <v>297</v>
       </c>
       <c r="K75" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
         <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>299</v>
       </c>
       <c r="E76" t="s">
         <v>300</v>
       </c>
       <c r="F76" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G76" t="s">
         <v>15</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
       <c r="I76" t="s">
         <v>301</v>
       </c>
       <c r="J76" t="s">
         <v>301</v>
       </c>
       <c r="K76" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
@@ -4705,157 +4707,157 @@
       </c>
       <c r="J79" t="s">
         <v>310</v>
       </c>
       <c r="K79" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>311</v>
       </c>
       <c r="D80" t="s">
         <v>312</v>
       </c>
       <c r="E80" t="s">
         <v>313</v>
       </c>
       <c r="F80" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G80" t="s">
         <v>15</v>
       </c>
       <c r="H80">
         <v>2</v>
       </c>
       <c r="I80" t="s">
         <v>314</v>
       </c>
       <c r="J80" t="s">
         <v>314</v>
       </c>
       <c r="K80" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
         <v>315</v>
       </c>
       <c r="D81" t="s">
         <v>316</v>
       </c>
       <c r="E81" t="s">
         <v>317</v>
       </c>
       <c r="F81" t="s">
         <v>120</v>
       </c>
       <c r="G81" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H81">
         <v>2</v>
       </c>
       <c r="I81" t="s">
         <v>318</v>
       </c>
       <c r="J81" t="s">
         <v>318</v>
       </c>
       <c r="K81" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
         <v>319</v>
       </c>
       <c r="D82" t="s">
         <v>205</v>
       </c>
       <c r="E82" t="s">
         <v>177</v>
       </c>
       <c r="F82" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G82" t="s">
         <v>178</v>
       </c>
       <c r="H82">
         <v>2</v>
       </c>
       <c r="I82" t="s">
         <v>320</v>
       </c>
       <c r="J82" t="s">
         <v>320</v>
       </c>
       <c r="K82" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
         <v>321</v>
       </c>
       <c r="D83" t="s">
         <v>322</v>
       </c>
       <c r="E83" t="s">
         <v>323</v>
       </c>
       <c r="F83" t="s">
         <v>183</v>
       </c>
       <c r="G83" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="s">
         <v>324</v>
       </c>
       <c r="J83" t="s">
         <v>324</v>
       </c>
       <c r="K83" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
         <v>325</v>
       </c>
       <c r="D84" t="s">
@@ -4977,226 +4979,226 @@
       </c>
       <c r="J87" t="s">
         <v>332</v>
       </c>
       <c r="K87" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
         <v>335</v>
       </c>
       <c r="D88" t="s">
         <v>316</v>
       </c>
       <c r="E88" t="s">
         <v>209</v>
       </c>
       <c r="F88" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G88" t="s">
         <v>178</v>
       </c>
       <c r="H88">
         <v>2</v>
       </c>
       <c r="I88" t="s">
         <v>336</v>
       </c>
       <c r="J88" t="s">
         <v>336</v>
       </c>
       <c r="K88" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
         <v>337</v>
       </c>
       <c r="D89" t="s">
         <v>338</v>
       </c>
       <c r="E89" t="s">
         <v>209</v>
       </c>
       <c r="F89" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G89" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H89">
         <v>2</v>
       </c>
       <c r="I89" t="s">
         <v>339</v>
       </c>
       <c r="J89" t="s">
         <v>339</v>
       </c>
       <c r="K89" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
         <v>277</v>
       </c>
       <c r="D90" t="s">
         <v>340</v>
       </c>
       <c r="E90" t="s">
         <v>341</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
       <c r="G90" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H90">
         <v>2</v>
       </c>
       <c r="I90" t="s">
         <v>342</v>
       </c>
       <c r="J90" t="s">
         <v>342</v>
       </c>
       <c r="K90" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
         <v>343</v>
       </c>
       <c r="D91" t="s">
         <v>344</v>
       </c>
       <c r="E91" t="s">
         <v>323</v>
       </c>
       <c r="F91" t="s">
         <v>345</v>
       </c>
       <c r="G91" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H91">
         <v>2</v>
       </c>
       <c r="I91" t="s">
         <v>346</v>
       </c>
       <c r="J91" t="s">
         <v>346</v>
       </c>
       <c r="K91" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92" t="s">
         <v>347</v>
       </c>
       <c r="E92" t="s">
         <v>348</v>
       </c>
       <c r="F92" t="s">
         <v>41</v>
       </c>
       <c r="G92" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H92">
         <v>2</v>
       </c>
       <c r="I92" t="s">
         <v>349</v>
       </c>
       <c r="J92" t="s">
         <v>349</v>
       </c>
       <c r="K92" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
         <v>350</v>
       </c>
       <c r="D93" t="s">
         <v>351</v>
       </c>
       <c r="E93" t="s">
         <v>213</v>
       </c>
       <c r="F93" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G93" t="s">
         <v>15</v>
       </c>
       <c r="H93">
         <v>2</v>
       </c>
       <c r="I93" t="s">
         <v>352</v>
       </c>
       <c r="J93" t="s">
         <v>352</v>
       </c>
       <c r="K93" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
@@ -5218,120 +5220,120 @@
       <c r="I94" t="s">
         <v>354</v>
       </c>
       <c r="J94" t="s">
         <v>354</v>
       </c>
       <c r="K94" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
         <v>122</v>
       </c>
       <c r="D95" t="s">
         <v>355</v>
       </c>
       <c r="E95" t="s">
         <v>209</v>
       </c>
       <c r="F95" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G95" t="s">
         <v>178</v>
       </c>
       <c r="H95">
         <v>2</v>
       </c>
       <c r="I95" t="s">
         <v>356</v>
       </c>
       <c r="J95" t="s">
         <v>356</v>
       </c>
       <c r="K95" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96" t="s">
         <v>357</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G96" t="s">
         <v>15</v>
       </c>
       <c r="H96">
         <v>2</v>
       </c>
       <c r="I96" t="s">
         <v>358</v>
       </c>
       <c r="J96" t="s">
         <v>358</v>
       </c>
       <c r="K96" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
         <v>359</v>
       </c>
       <c r="D97" t="s">
         <v>316</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>360</v>
       </c>
       <c r="G97" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H97">
         <v>2</v>
       </c>
       <c r="I97" t="s">
         <v>361</v>
       </c>
       <c r="J97" t="s">
         <v>361</v>
       </c>
       <c r="K97" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
         <v>362</v>
       </c>
       <c r="D98" t="s">
@@ -5343,153 +5345,153 @@
       </c>
       <c r="G98" t="s">
         <v>296</v>
       </c>
       <c r="H98">
         <v>2</v>
       </c>
       <c r="I98" t="s">
         <v>364</v>
       </c>
       <c r="J98" t="s">
         <v>364</v>
       </c>
       <c r="K98" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D99" t="s">
         <v>365</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>120</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99" t="s">
         <v>366</v>
       </c>
       <c r="J99" t="s">
         <v>366</v>
       </c>
       <c r="K99" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>100</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
         <v>185</v>
       </c>
       <c r="D100" t="s">
         <v>367</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>24</v>
       </c>
       <c r="G100" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100" t="s">
         <v>368</v>
       </c>
       <c r="J100" t="s">
         <v>368</v>
       </c>
       <c r="K100" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101"/>
       <c r="C101" t="s">
         <v>204</v>
       </c>
       <c r="D101" t="s">
         <v>369</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G101" t="s">
         <v>15</v>
       </c>
       <c r="H101">
         <v>2</v>
       </c>
       <c r="I101" t="s">
         <v>368</v>
       </c>
       <c r="J101" t="s">
         <v>368</v>
       </c>
       <c r="K101" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102"/>
       <c r="C102" t="s">
         <v>370</v>
       </c>
       <c r="D102" t="s">
         <v>371</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G102" t="s">
         <v>15</v>
       </c>
       <c r="H102">
         <v>2</v>
       </c>
       <c r="I102" t="s">
         <v>372</v>
       </c>
       <c r="J102" t="s">
         <v>372</v>
       </c>
       <c r="K102" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103"/>
       <c r="C103" t="s">
         <v>373</v>
       </c>
@@ -5512,215 +5514,215 @@
       <c r="J103" t="s">
         <v>375</v>
       </c>
       <c r="K103" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
         <v>376</v>
       </c>
       <c r="D104" t="s">
         <v>377</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>41</v>
       </c>
       <c r="G104" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H104">
         <v>2</v>
       </c>
       <c r="I104" t="s">
         <v>378</v>
       </c>
       <c r="J104" t="s">
         <v>378</v>
       </c>
       <c r="K104" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
         <v>379</v>
       </c>
       <c r="D105" t="s">
         <v>380</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>41</v>
       </c>
       <c r="G105" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H105">
         <v>2</v>
       </c>
       <c r="I105" t="s">
         <v>381</v>
       </c>
       <c r="J105" t="s">
         <v>381</v>
       </c>
       <c r="K105" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C106" t="s">
         <v>382</v>
       </c>
       <c r="D106" t="s">
         <v>383</v>
       </c>
       <c r="E106" t="s">
         <v>384</v>
       </c>
       <c r="F106" t="s">
         <v>229</v>
       </c>
       <c r="G106" t="s">
         <v>296</v>
       </c>
       <c r="H106">
         <v>2</v>
       </c>
       <c r="I106" t="s">
         <v>385</v>
       </c>
       <c r="J106" t="s">
         <v>385</v>
       </c>
       <c r="K106" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107" t="s">
         <v>386</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>41</v>
       </c>
       <c r="G107" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H107">
         <v>2</v>
       </c>
       <c r="I107" t="s">
         <v>387</v>
       </c>
       <c r="J107" t="s">
         <v>387</v>
       </c>
       <c r="K107" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108" t="s">
         <v>371</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G108" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H108">
         <v>2</v>
       </c>
       <c r="I108" t="s">
         <v>388</v>
       </c>
       <c r="J108" t="s">
         <v>388</v>
       </c>
       <c r="K108" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
         <v>22</v>
       </c>
       <c r="D109" t="s">
         <v>389</v>
       </c>
       <c r="E109" t="s">
         <v>177</v>
       </c>
       <c r="F109" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G109" t="s">
         <v>178</v>
       </c>
       <c r="H109">
         <v>2</v>
       </c>
       <c r="I109" t="s">
         <v>390</v>
       </c>
       <c r="J109" t="s">
         <v>390</v>
       </c>
       <c r="K109" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
         <v>391</v>
       </c>
@@ -5741,113 +5743,113 @@
         <v>393</v>
       </c>
       <c r="J110" t="s">
         <v>393</v>
       </c>
       <c r="K110" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
         <v>394</v>
       </c>
       <c r="D111" t="s">
         <v>395</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>120</v>
       </c>
       <c r="G111" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="s">
         <v>393</v>
       </c>
       <c r="J111" t="s">
         <v>393</v>
       </c>
       <c r="K111" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112"/>
       <c r="C112" t="s">
         <v>396</v>
       </c>
       <c r="D112" t="s">
         <v>397</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G112" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112" t="s">
         <v>398</v>
       </c>
       <c r="J112" t="s">
         <v>398</v>
       </c>
       <c r="K112" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113"/>
       <c r="C113" t="s">
         <v>399</v>
       </c>
       <c r="D113" t="s">
         <v>400</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>290</v>
       </c>
       <c r="G113" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H113">
         <v>2</v>
       </c>
       <c r="I113" t="s">
         <v>401</v>
       </c>
       <c r="J113" t="s">
         <v>401</v>
       </c>
       <c r="K113" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114" t="s">
@@ -5869,51 +5871,51 @@
       <c r="J114" t="s">
         <v>403</v>
       </c>
       <c r="K114" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
         <v>404</v>
       </c>
       <c r="D115" t="s">
         <v>405</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>253</v>
       </c>
       <c r="G115" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115" t="s">
         <v>406</v>
       </c>
       <c r="J115" t="s">
         <v>406</v>
       </c>
       <c r="K115" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
         <v>277</v>
       </c>
       <c r="D116" t="s">
@@ -5937,224 +5939,224 @@
       <c r="J116" t="s">
         <v>410</v>
       </c>
       <c r="K116" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
         <v>411</v>
       </c>
       <c r="D117" t="s">
         <v>412</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>413</v>
       </c>
       <c r="G117" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H117">
         <v>2</v>
       </c>
       <c r="I117" t="s">
         <v>414</v>
       </c>
       <c r="J117" t="s">
         <v>414</v>
       </c>
       <c r="K117" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
         <v>415</v>
       </c>
       <c r="D118" t="s">
         <v>416</v>
       </c>
       <c r="E118" t="s">
         <v>417</v>
       </c>
       <c r="F118" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G118" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H118">
         <v>2</v>
       </c>
       <c r="I118" t="s">
         <v>418</v>
       </c>
       <c r="J118" t="s">
         <v>418</v>
       </c>
       <c r="K118" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
         <v>419</v>
       </c>
       <c r="D119" t="s">
         <v>420</v>
       </c>
       <c r="E119" t="s">
         <v>421</v>
       </c>
       <c r="F119" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G119" t="s">
         <v>199</v>
       </c>
       <c r="H119">
         <v>2</v>
       </c>
       <c r="I119" t="s">
         <v>422</v>
       </c>
       <c r="J119" t="s">
         <v>422</v>
       </c>
       <c r="K119" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D120" t="s">
         <v>423</v>
       </c>
       <c r="E120" t="s">
         <v>424</v>
       </c>
       <c r="F120" t="s">
         <v>425</v>
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
       <c r="H120">
         <v>2</v>
       </c>
       <c r="I120" t="s">
         <v>426</v>
       </c>
       <c r="J120" t="s">
         <v>426</v>
       </c>
       <c r="K120" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121" t="s">
         <v>427</v>
       </c>
       <c r="E121" t="s">
         <v>428</v>
       </c>
       <c r="F121" t="s">
         <v>41</v>
       </c>
       <c r="G121" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
       <c r="I121" t="s">
         <v>429</v>
       </c>
       <c r="J121" t="s">
         <v>429</v>
       </c>
       <c r="K121" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122" t="s">
         <v>288</v>
       </c>
       <c r="D122" t="s">
         <v>430</v>
       </c>
       <c r="E122" t="s">
         <v>209</v>
       </c>
       <c r="F122" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G122" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H122">
         <v>2</v>
       </c>
       <c r="I122" t="s">
         <v>431</v>
       </c>
       <c r="J122" t="s">
         <v>431</v>
       </c>
       <c r="K122" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123" t="s">
         <v>432</v>
       </c>
       <c r="D123" t="s">
@@ -6175,110 +6177,110 @@
       </c>
       <c r="J123" t="s">
         <v>431</v>
       </c>
       <c r="K123" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
         <v>434</v>
       </c>
       <c r="D124" t="s">
         <v>435</v>
       </c>
       <c r="E124" t="s">
         <v>436</v>
       </c>
       <c r="F124" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G124" t="s">
         <v>178</v>
       </c>
       <c r="H124">
         <v>2</v>
       </c>
       <c r="I124" t="s">
         <v>437</v>
       </c>
       <c r="J124" t="s">
         <v>437</v>
       </c>
       <c r="K124" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125" t="s">
         <v>438</v>
       </c>
       <c r="D125" t="s">
         <v>439</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G125" t="s">
         <v>15</v>
       </c>
       <c r="H125">
         <v>2</v>
       </c>
       <c r="I125" t="s">
         <v>440</v>
       </c>
       <c r="J125" t="s">
         <v>440</v>
       </c>
       <c r="K125" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D126" t="s">
         <v>441</v>
       </c>
       <c r="E126" t="s">
         <v>442</v>
       </c>
       <c r="F126" t="s">
         <v>41</v>
       </c>
       <c r="G126" t="s">
         <v>15</v>
       </c>
       <c r="H126">
         <v>2</v>
       </c>
       <c r="I126" t="s">
         <v>443</v>
       </c>
       <c r="J126" t="s">
         <v>443</v>
       </c>
       <c r="K126" t="s">
         <v>443</v>
       </c>
@@ -6343,142 +6345,142 @@
         <v>448</v>
       </c>
       <c r="J128" t="s">
         <v>448</v>
       </c>
       <c r="K128" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129"/>
       <c r="C129" t="s">
         <v>376</v>
       </c>
       <c r="D129" t="s">
         <v>449</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>24</v>
       </c>
       <c r="G129" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129" t="s">
         <v>450</v>
       </c>
       <c r="J129" t="s">
         <v>450</v>
       </c>
       <c r="K129" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C130" t="s">
         <v>451</v>
       </c>
       <c r="D130" t="s">
         <v>452</v>
       </c>
       <c r="E130" t="s">
         <v>453</v>
       </c>
       <c r="F130" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G130" t="s">
         <v>296</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="s">
         <v>454</v>
       </c>
       <c r="J130" t="s">
         <v>454</v>
       </c>
       <c r="K130" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
         <v>455</v>
       </c>
       <c r="D131" t="s">
         <v>456</v>
       </c>
       <c r="E131" t="s">
         <v>209</v>
       </c>
       <c r="F131" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G131" t="s">
         <v>178</v>
       </c>
       <c r="H131">
         <v>2</v>
       </c>
       <c r="I131" t="s">
         <v>457</v>
       </c>
       <c r="J131" t="s">
         <v>457</v>
       </c>
       <c r="K131" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>11</v>
       </c>
       <c r="C132" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D132" t="s">
         <v>458</v>
       </c>
       <c r="E132" t="s">
         <v>459</v>
       </c>
       <c r="F132" t="s">
         <v>41</v>
       </c>
       <c r="G132" t="s">
         <v>15</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132" t="s">
         <v>460</v>
       </c>
       <c r="J132" t="s">
         <v>460</v>
       </c>
       <c r="K132" t="s">
         <v>460</v>
       </c>
@@ -6547,51 +6549,51 @@
       <c r="J134" t="s">
         <v>468</v>
       </c>
       <c r="K134" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135"/>
       <c r="C135" t="s">
         <v>469</v>
       </c>
       <c r="D135" t="s">
         <v>470</v>
       </c>
       <c r="E135" t="s">
         <v>471</v>
       </c>
       <c r="F135" t="s">
         <v>41</v>
       </c>
       <c r="G135" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H135">
         <v>2</v>
       </c>
       <c r="I135" t="s">
         <v>472</v>
       </c>
       <c r="J135" t="s">
         <v>472</v>
       </c>
       <c r="K135" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136"/>
       <c r="C136" t="s">
         <v>473</v>
       </c>
       <c r="D136" t="s">
         <v>474</v>
       </c>
@@ -6603,95 +6605,95 @@
       </c>
       <c r="G136" t="s">
         <v>199</v>
       </c>
       <c r="H136">
         <v>2</v>
       </c>
       <c r="I136" t="s">
         <v>475</v>
       </c>
       <c r="J136" t="s">
         <v>475</v>
       </c>
       <c r="K136" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>11</v>
       </c>
       <c r="C137" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D137" t="s">
         <v>476</v>
       </c>
       <c r="E137" t="s">
         <v>477</v>
       </c>
       <c r="F137" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G137" t="s">
         <v>15</v>
       </c>
       <c r="H137">
         <v>2</v>
       </c>
       <c r="I137" t="s">
         <v>478</v>
       </c>
       <c r="J137" t="s">
         <v>478</v>
       </c>
       <c r="K137" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
         <v>479</v>
       </c>
       <c r="D138" t="s">
         <v>225</v>
       </c>
       <c r="E138" t="s">
         <v>209</v>
       </c>
       <c r="F138" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G138" t="s">
         <v>199</v>
       </c>
       <c r="H138">
         <v>2</v>
       </c>
       <c r="I138" t="s">
         <v>480</v>
       </c>
       <c r="J138" t="s">
         <v>480</v>
       </c>
       <c r="K138" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
@@ -6716,51 +6718,51 @@
       <c r="J139" t="s">
         <v>484</v>
       </c>
       <c r="K139" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>11</v>
       </c>
       <c r="C140" t="s">
         <v>485</v>
       </c>
       <c r="D140" t="s">
         <v>486</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
         <v>120</v>
       </c>
       <c r="G140" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H140">
         <v>2</v>
       </c>
       <c r="I140" t="s">
         <v>487</v>
       </c>
       <c r="J140" t="s">
         <v>487</v>
       </c>
       <c r="K140" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141"/>
       <c r="C141" t="s">
         <v>488</v>
       </c>
       <c r="D141" t="s">
         <v>489</v>
       </c>
@@ -6841,285 +6843,285 @@
       </c>
       <c r="J143" t="s">
         <v>497</v>
       </c>
       <c r="K143" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>11</v>
       </c>
       <c r="C144" t="s">
         <v>498</v>
       </c>
       <c r="D144" t="s">
         <v>499</v>
       </c>
       <c r="E144" t="s">
         <v>209</v>
       </c>
       <c r="F144" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G144" t="s">
         <v>178</v>
       </c>
       <c r="H144">
         <v>2</v>
       </c>
       <c r="I144" t="s">
         <v>500</v>
       </c>
       <c r="J144" t="s">
         <v>500</v>
       </c>
       <c r="K144" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>11</v>
       </c>
       <c r="C145" t="s">
         <v>154</v>
       </c>
       <c r="D145" t="s">
         <v>322</v>
       </c>
       <c r="E145" t="s">
         <v>209</v>
       </c>
       <c r="F145" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G145" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H145">
         <v>2</v>
       </c>
       <c r="I145" t="s">
         <v>500</v>
       </c>
       <c r="J145" t="s">
         <v>500</v>
       </c>
       <c r="K145" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146"/>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146" t="s">
         <v>502</v>
       </c>
       <c r="E146" t="s">
         <v>503</v>
       </c>
       <c r="F146" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G146" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H146">
         <v>2</v>
       </c>
       <c r="I146" t="s">
         <v>504</v>
       </c>
       <c r="J146" t="s">
         <v>504</v>
       </c>
       <c r="K146" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147"/>
       <c r="C147" t="s">
         <v>204</v>
       </c>
       <c r="D147" t="s">
         <v>505</v>
       </c>
       <c r="E147" t="s">
         <v>421</v>
       </c>
       <c r="F147" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G147" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H147">
         <v>2</v>
       </c>
       <c r="I147" t="s">
         <v>506</v>
       </c>
       <c r="J147" t="s">
         <v>506</v>
       </c>
       <c r="K147" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>11</v>
       </c>
       <c r="C148" t="s">
         <v>473</v>
       </c>
       <c r="D148" t="s">
         <v>507</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
         <v>183</v>
       </c>
       <c r="G148" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H148">
         <v>2</v>
       </c>
       <c r="I148" t="s">
         <v>508</v>
       </c>
       <c r="J148" t="s">
         <v>508</v>
       </c>
       <c r="K148" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149"/>
       <c r="C149" t="s">
         <v>509</v>
       </c>
       <c r="D149" t="s">
         <v>510</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>183</v>
       </c>
       <c r="G149" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H149">
         <v>2</v>
       </c>
       <c r="I149" t="s">
         <v>511</v>
       </c>
       <c r="J149" t="s">
         <v>511</v>
       </c>
       <c r="K149" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>11</v>
       </c>
       <c r="C150" t="s">
         <v>512</v>
       </c>
       <c r="D150" t="s">
         <v>513</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>41</v>
       </c>
       <c r="G150" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H150">
         <v>2</v>
       </c>
       <c r="I150" t="s">
         <v>514</v>
       </c>
       <c r="J150" t="s">
         <v>514</v>
       </c>
       <c r="K150" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
         <v>394</v>
       </c>
       <c r="D151" t="s">
         <v>515</v>
       </c>
       <c r="E151" t="s">
         <v>516</v>
       </c>
       <c r="F151" t="s">
         <v>134</v>
       </c>
       <c r="G151" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H151">
         <v>2</v>
       </c>
       <c r="I151" t="s">
         <v>517</v>
       </c>
       <c r="J151" t="s">
         <v>517</v>
       </c>
       <c r="K151" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152"/>
       <c r="C152" t="s">
         <v>518</v>
       </c>
       <c r="D152" t="s">
         <v>519</v>
       </c>
@@ -7141,154 +7143,154 @@
       <c r="J152" t="s">
         <v>520</v>
       </c>
       <c r="K152" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>11</v>
       </c>
       <c r="C153" t="s">
         <v>394</v>
       </c>
       <c r="D153" t="s">
         <v>521</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
         <v>41</v>
       </c>
       <c r="G153" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H153">
         <v>2</v>
       </c>
       <c r="I153" t="s">
         <v>522</v>
       </c>
       <c r="J153" t="s">
         <v>522</v>
       </c>
       <c r="K153" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>11</v>
       </c>
       <c r="C154" t="s">
         <v>305</v>
       </c>
       <c r="D154" t="s">
         <v>338</v>
       </c>
       <c r="E154" t="s">
         <v>209</v>
       </c>
       <c r="F154" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G154" t="s">
         <v>178</v>
       </c>
       <c r="H154">
         <v>2</v>
       </c>
       <c r="I154" t="s">
         <v>523</v>
       </c>
       <c r="J154" t="s">
         <v>523</v>
       </c>
       <c r="K154" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>11</v>
       </c>
       <c r="C155" t="s">
         <v>524</v>
       </c>
       <c r="D155" t="s">
         <v>525</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>134</v>
       </c>
       <c r="G155" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H155">
         <v>2</v>
       </c>
       <c r="I155" t="s">
         <v>526</v>
       </c>
       <c r="J155" t="s">
         <v>526</v>
       </c>
       <c r="K155" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>11</v>
       </c>
       <c r="C156" t="s">
         <v>154</v>
       </c>
       <c r="D156" t="s">
         <v>527</v>
       </c>
       <c r="E156" t="s">
         <v>323</v>
       </c>
       <c r="F156" t="s">
         <v>528</v>
       </c>
       <c r="G156" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H156">
         <v>2</v>
       </c>
       <c r="I156" t="s">
         <v>529</v>
       </c>
       <c r="J156" t="s">
         <v>529</v>
       </c>
       <c r="K156" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>11</v>
       </c>
       <c r="C157" t="s">
         <v>530</v>
       </c>
       <c r="D157" t="s">
@@ -7311,119 +7313,119 @@
       </c>
       <c r="J157" t="s">
         <v>533</v>
       </c>
       <c r="K157" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>11</v>
       </c>
       <c r="C158" t="s">
         <v>38</v>
       </c>
       <c r="D158" t="s">
         <v>534</v>
       </c>
       <c r="E158" t="s">
         <v>535</v>
       </c>
       <c r="F158" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G158" t="s">
         <v>15</v>
       </c>
       <c r="H158">
         <v>2</v>
       </c>
       <c r="I158" t="s">
         <v>536</v>
       </c>
       <c r="J158" t="s">
         <v>536</v>
       </c>
       <c r="K158" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>11</v>
       </c>
       <c r="C159" t="s">
         <v>537</v>
       </c>
       <c r="D159" t="s">
         <v>538</v>
       </c>
       <c r="E159" t="s">
         <v>209</v>
       </c>
       <c r="F159" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G159" t="s">
         <v>178</v>
       </c>
       <c r="H159">
         <v>2</v>
       </c>
       <c r="I159" t="s">
         <v>539</v>
       </c>
       <c r="J159" t="s">
         <v>539</v>
       </c>
       <c r="K159" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160"/>
       <c r="C160" t="s">
         <v>479</v>
       </c>
       <c r="D160" t="s">
         <v>540</v>
       </c>
       <c r="E160" t="s">
         <v>436</v>
       </c>
       <c r="F160" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G160" t="s">
         <v>532</v>
       </c>
       <c r="H160">
         <v>2</v>
       </c>
       <c r="I160" t="s">
         <v>541</v>
       </c>
       <c r="J160" t="s">
         <v>541</v>
       </c>
       <c r="K160" t="s">
         <v>541</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>