--- v0 (2025-11-17)
+++ v1 (2026-10-11)
@@ -10045,51 +10045,53 @@
       <c r="E177"/>
       <c r="F177" t="s">
         <v>300</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177" t="s">
         <v>1050</v>
       </c>
       <c r="J177" t="s">
         <v>1051</v>
       </c>
       <c r="K177"/>
       <c r="L177" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
         <v>344</v>
       </c>
-      <c r="B178"/>
+      <c r="B178" t="s">
+        <v>12</v>
+      </c>
       <c r="C178" t="s">
         <v>243</v>
       </c>
       <c r="D178" t="s">
         <v>1053</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
         <v>49</v>
       </c>
       <c r="G178" t="s">
         <v>26</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178" t="s">
         <v>1050</v>
       </c>
       <c r="J178" t="s">
         <v>1054</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s">
         <v>1055</v>