--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -1820,51 +1820,53 @@
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>61</v>
       </c>
       <c r="J10" t="s">
         <v>62</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
       <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
       <c r="J11" t="s">
         <v>66</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>