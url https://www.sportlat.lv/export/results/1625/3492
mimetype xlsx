--- v1 (2026-03-22)
+++ v2 (2026-08-05)
@@ -2959,51 +2959,53 @@
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>208</v>
       </c>
       <c r="G45" t="s">
         <v>84</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>209</v>
       </c>
       <c r="J45" t="s">
         <v>206</v>
       </c>
       <c r="K45" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>29</v>
+      </c>
       <c r="C46" t="s">
         <v>210</v>
       </c>
       <c r="D46" t="s">
         <v>211</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>92</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>212</v>
       </c>
       <c r="J46" t="s">
         <v>213</v>
       </c>
       <c r="K46" t="s">