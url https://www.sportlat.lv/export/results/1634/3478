--- v0 (2025-10-06)
+++ v1 (2026-07-16)
@@ -959,51 +959,51 @@
   <si>
     <t>Lūkass</t>
   </si>
   <si>
     <t>M19</t>
   </si>
   <si>
     <t>1:08:50</t>
   </si>
   <si>
     <t>0:12:17</t>
   </si>
   <si>
     <t>0:38:50</t>
   </si>
   <si>
     <t>0:16:17</t>
   </si>
   <si>
     <t>01:08:49.20</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>TRI KAN</t>
   </si>
   <si>
     <t>1:13:07</t>
   </si>
   <si>
     <t>0:17:38</t>
   </si>
   <si>
     <t>0:41:42</t>
   </si>
   <si>
     <t>0:00:42</t>
   </si>
   <si>
     <t>01:13:06.56</t>
   </si>
   <si>
     <t>Arsens</t>
   </si>
   <si>
     <t>Morins</t>
   </si>