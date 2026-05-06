--- v0 (2025-11-11)
+++ v1 (2026-05-06)
@@ -19346,51 +19346,53 @@
         <v>9</v>
       </c>
       <c r="I246" t="s">
         <v>1613</v>
       </c>
       <c r="J246" t="s">
         <v>1391</v>
       </c>
       <c r="K246" t="s">
         <v>1614</v>
       </c>
       <c r="L246" t="s">
         <v>1368</v>
       </c>
       <c r="M246" t="s">
         <v>1615</v>
       </c>
       <c r="N246" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247">
         <v>246</v>
       </c>
-      <c r="B247"/>
+      <c r="B247" t="s">
+        <v>53</v>
+      </c>
       <c r="C247" t="s">
         <v>1617</v>
       </c>
       <c r="D247" t="s">
         <v>1618</v>
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
         <v>114</v>
       </c>
       <c r="G247" t="s">
         <v>19</v>
       </c>
       <c r="H247">
         <v>9</v>
       </c>
       <c r="I247" t="s">
         <v>1619</v>
       </c>
       <c r="J247" t="s">
         <v>1620</v>
       </c>
       <c r="K247" t="s">
         <v>1621</v>
       </c>
@@ -20782,51 +20784,53 @@
         <v>9</v>
       </c>
       <c r="I280" t="s">
         <v>1810</v>
       </c>
       <c r="J280" t="s">
         <v>1621</v>
       </c>
       <c r="K280" t="s">
         <v>1811</v>
       </c>
       <c r="L280" t="s">
         <v>1527</v>
       </c>
       <c r="M280" t="s">
         <v>1812</v>
       </c>
       <c r="N280" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="281" spans="1:14">
       <c r="A281">
         <v>280</v>
       </c>
-      <c r="B281"/>
+      <c r="B281" t="s">
+        <v>53</v>
+      </c>
       <c r="C281" t="s">
         <v>466</v>
       </c>
       <c r="D281" t="s">
         <v>1618</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
         <v>114</v>
       </c>
       <c r="G281" t="s">
         <v>115</v>
       </c>
       <c r="H281">
         <v>9</v>
       </c>
       <c r="I281" t="s">
         <v>1814</v>
       </c>
       <c r="J281" t="s">
         <v>1815</v>
       </c>
       <c r="K281" t="s">
         <v>1595</v>
       </c>