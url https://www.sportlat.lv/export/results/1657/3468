--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -3410,51 +3410,51 @@
   <si>
     <t>01:44:23.89</t>
   </si>
   <si>
     <t>Višņevskis</t>
   </si>
   <si>
     <t>SEB</t>
   </si>
   <si>
     <t>1:44:25</t>
   </si>
   <si>
     <t>00:00:15.69</t>
   </si>
   <si>
     <t>00:00:19.81</t>
   </si>
   <si>
     <t>01:44:24.33</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>1:44:28</t>
   </si>
   <si>
     <t>00:00:18.27</t>
   </si>
   <si>
     <t>00:00:19.24</t>
   </si>
   <si>
     <t>01:44:27.68</t>
   </si>
   <si>
     <t>Vilmanis</t>
   </si>
   <si>
     <t>1:44:30</t>
   </si>
   <si>
     <t>00:00:16.55</t>
   </si>
   <si>
     <t>00:00:18.23</t>
   </si>