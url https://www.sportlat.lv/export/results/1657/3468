--- v2 (2026-06-20)
+++ v3 (2026-08-04)
@@ -10852,51 +10852,53 @@
         <v>9</v>
       </c>
       <c r="I47" t="s">
         <v>390</v>
       </c>
       <c r="J47" t="s">
         <v>391</v>
       </c>
       <c r="K47" t="s">
         <v>392</v>
       </c>
       <c r="L47" t="s">
         <v>393</v>
       </c>
       <c r="M47" t="s">
         <v>394</v>
       </c>
       <c r="N47" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48">
         <v>47</v>
       </c>
-      <c r="B48"/>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
       <c r="C48" t="s">
         <v>396</v>
       </c>
       <c r="D48" t="s">
         <v>397</v>
       </c>
       <c r="E48" t="s">
         <v>398</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="H48">
         <v>9</v>
       </c>
       <c r="I48" t="s">
         <v>399</v>
       </c>
       <c r="J48" t="s">
         <v>372</v>
       </c>
       <c r="K48" t="s">
@@ -19140,51 +19142,53 @@
         <v>9</v>
       </c>
       <c r="I241" t="s">
         <v>1583</v>
       </c>
       <c r="J241" t="s">
         <v>1584</v>
       </c>
       <c r="K241" t="s">
         <v>1585</v>
       </c>
       <c r="L241" t="s">
         <v>1205</v>
       </c>
       <c r="M241" t="s">
         <v>1532</v>
       </c>
       <c r="N241" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="242" spans="1:14">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242"/>
+      <c r="B242" t="s">
+        <v>53</v>
+      </c>
       <c r="C242" t="s">
         <v>1587</v>
       </c>
       <c r="D242" t="s">
         <v>1588</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>95</v>
       </c>
       <c r="G242" t="s">
         <v>19</v>
       </c>
       <c r="H242">
         <v>9</v>
       </c>
       <c r="I242" t="s">
         <v>1589</v>
       </c>
       <c r="J242" t="s">
         <v>625</v>
       </c>
       <c r="K242" t="s">
         <v>947</v>
       </c>