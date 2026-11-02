--- v3 (2026-08-04)
+++ v4 (2026-11-02)
@@ -24156,51 +24156,53 @@
         <v>9</v>
       </c>
       <c r="I360" t="s">
         <v>2225</v>
       </c>
       <c r="J360" t="s">
         <v>2226</v>
       </c>
       <c r="K360" t="s">
         <v>2130</v>
       </c>
       <c r="L360" t="s">
         <v>2227</v>
       </c>
       <c r="M360" t="s">
         <v>2228</v>
       </c>
       <c r="N360" t="s">
         <v>2229</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361">
         <v>360</v>
       </c>
-      <c r="B361"/>
+      <c r="B361" t="s">
+        <v>53</v>
+      </c>
       <c r="C361" t="s">
         <v>2230</v>
       </c>
       <c r="D361" t="s">
         <v>2231</v>
       </c>
       <c r="E361"/>
       <c r="F361" t="s">
         <v>347</v>
       </c>
       <c r="G361" t="s">
         <v>240</v>
       </c>
       <c r="H361">
         <v>9</v>
       </c>
       <c r="I361" t="s">
         <v>2232</v>
       </c>
       <c r="J361" t="s">
         <v>1945</v>
       </c>
       <c r="K361" t="s">
         <v>2042</v>
       </c>